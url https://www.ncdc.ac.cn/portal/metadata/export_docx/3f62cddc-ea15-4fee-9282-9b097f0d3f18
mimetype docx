--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,1108 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟正蓝旗家庭牧场精准管理数据集（2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Accurate management data set of Zhenglan Banner family ranch in Xilin Gol League, Inner Mongolia Autonomous Region (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accurate management data set of Zhenglan Banner family ranch in Xilin Gol League, Inner Mongolia Autonomous Region (2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2106.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2106.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2106.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集整理了正蓝旗牧户的基本情况以及不同载蓄率下应用ACIAR stage模型计算，得出的不同载蓄率下单位草地毛利率、单位草地肉产量、牧户现金流、草地生物量等变化趋势。为开展荒漠草原区退化草地恢复、家庭牧场精准管理提供依据。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;This data set sorted out the basic situation of grazing households in Zhenglan Banner and calculated by ACIAR Stage model under different loading and storage rates, and obtained the variation trends of gross profit rate per unit of grassland, meat yield per unit of grassland, cash flow of grazing households and grassland biomass under different loading and storage rates. It provides a basis for the restoration of degraded grassland and accurate management of family pasture in desert steppe. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  课题主要通过野外定位监测、控制性放牧实验、种植适合当地气候 条件的优质牧草品种、问卷调查和文献等获取研究所需的数据。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Subject mainly through field positioning monitoring, controlled grazing experiment, planting suitable for local climate Quality forage varieties, questionnaire survey and literature were used to obtain the data needed for the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采取定性分析与定量研究相结合、动态评价与静态分析相结合的研究方法，对荒漠化放牧试验和家庭牧场示范区进行深入研究与分析，揭示自然和人类活动对草地退化的直接和间接影响及其相对贡献作用。</w:t>
+        <w:t xml:space="preserve"> Adopt the combination of qualitative analysis and quantitative research, dynamic evaluation and static analysis Methods: The desertification grazing experiment and family pasture demonstration area were studied and analyzed to reveal the nature and human life Direct and indirect effects of land movement on grassland degradation and their relative contributions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据比较准确，达到精度要求。</w:t>
+        <w:t xml:space="preserve"> The data are more accurate and meet the accuracy requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟正蓝旗 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Zhenglan Banner, Xilin Gol League, Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1295.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1295.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1301.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">模型计算, 载畜量, 单位草地毛利率, 单位草地肉产量, 草地生物量, 牧户信息现状</w:t>
+        <w:t xml:space="preserve">Theme:Model calculation, livestock carrying capacity, gross profit rate per unit grassland, meat yield per unit grassland, grassland biomass, current situation of herdsman information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟正蓝旗 </w:t>
+        <w:t xml:space="preserve">Place:Zhenglan Banner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1137,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1310,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1399,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1487,858 +1226,590 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王建光,  李红丽,  王成杰,  白春丽,  王忠武 </w:t>
+        <w:t xml:space="preserve">contributors:,  ,  ,  BAI Chunli,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王建光  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王成杰  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李红丽  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  白春丽  </w:t>
+        <w:t xml:space="preserve">,  BAI Chunli </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王忠武  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王建光,李红丽,王成杰,白春丽,王忠武. 内蒙古自治区锡林郭勒盟正蓝旗家庭牧场精准管理数据集（2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2106.2022.</w:t>
+        <w:t xml:space="preserve">, , , BAI Chunli, . Accurate management data set of Zhenglan Banner family ranch in Xilin Gol League, Inner Mongolia Autonomous Region (2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2106.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>