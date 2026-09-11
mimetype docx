--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accurate management data set of Zhenglan Banner family ranch in Xilin Gol League, Inner Mongolia Autonomous Region (2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟正蓝旗家庭牧场精准管理数据集（2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2106.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Accurate management data set of Zhenglan Banner family ranch in Xilin Gol League, Inner Mongolia Autonomous Region (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2106.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2106.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2106.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;This data set sorted out the basic situation of grazing households in Zhenglan Banner and calculated by ACIAR Stage model under different loading and storage rates, and obtained the variation trends of gross profit rate per unit of grassland, meat yield per unit of grassland, cash flow of grazing households and grassland biomass under different loading and storage rates. It provides a basis for the restoration of degraded grassland and accurate management of family pasture in desert steppe. </w:t>
+        <w:t xml:space="preserve">  本数据集整理了正蓝旗牧户的基本情况以及不同载蓄率下应用ACIAR stage模型计算，得出的不同载蓄率下单位草地毛利率、单位草地肉产量、牧户现金流、草地生物量等变化趋势。为开展荒漠草原区退化草地恢复、家庭牧场精准管理提供依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Subject mainly through field positioning monitoring, controlled grazing experiment, planting suitable for local climate Quality forage varieties, questionnaire survey and literature were used to obtain the data needed for the study.</w:t>
+        <w:t xml:space="preserve">  课题主要通过野外定位监测、控制性放牧实验、种植适合当地气候 条件的优质牧草品种、问卷调查和文献等获取研究所需的数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Adopt the combination of qualitative analysis and quantitative research, dynamic evaluation and static analysis Methods: The desertification grazing experiment and family pasture demonstration area were studied and analyzed to reveal the nature and human life Direct and indirect effects of land movement on grassland degradation and their relative contributions.</w:t>
+        <w:t xml:space="preserve">  采取定性分析与定量研究相结合、动态评价与静态分析相结合的研究方法，对荒漠化放牧试验和家庭牧场示范区进行深入研究与分析，揭示自然和人类活动对草地退化的直接和间接影响及其相对贡献作用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data are more accurate and meet the accuracy requirements. </w:t>
+        <w:t xml:space="preserve">  数据比较准确，达到精度要求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Zhenglan Banner, Xilin Gol League, Inner Mongolia Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟正蓝旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1295.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1295.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1301.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Model calculation, livestock carrying capacity, gross profit rate per unit grassland, meat yield per unit grassland, grassland biomass, current situation of herdsman information</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">模型计算, 载畜量, 单位草地毛利率, 单位草地肉产量, 草地生物量, 牧户信息现状</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Zhenglan Banner </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟正蓝旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,590 +1487,858 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:,  ,  ,  BAI Chunli,   </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王建光,  李红丽,  王成杰,  白春丽,  王忠武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  王建光  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  王成杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  BAI Chunli </w:t>
+        <w:t xml:space="preserve">,  白春丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  王忠武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩国栋</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016YFC0500500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, , , BAI Chunli, . Accurate management data set of Zhenglan Banner family ranch in Xilin Gol League, Inner Mongolia Autonomous Region (2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2106.2022.</w:t>
+        <w:t xml:space="preserve">王建光,李红丽,王成杰,白春丽,王忠武. 内蒙古自治区锡林郭勒盟正蓝旗家庭牧场精准管理数据集（2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2106.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>