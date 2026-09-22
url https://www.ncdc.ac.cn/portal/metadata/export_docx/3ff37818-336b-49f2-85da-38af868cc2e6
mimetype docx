--- v0 (2026-05-09)
+++ v1 (2026-09-22)
@@ -2241,51 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yaqian He, Yanchen Bo, Leilei Chai, Xiaolong Liu, Aihua Li. Linking in situ LAI and fine resolution remote sensing data to map reference LAI over cropland and grassland using geostatistical regression method[J]. International Journal of Applied Earth Observations and Geoinformation, 2016, 50. Wang Ying, Xue Yong, Li Yingjie, Guang Jie, Mei Linlu, Xu Hui, Ai Jianwen. Prior knowledge-supported aerosol optical depth retrieval over land surfaces at 500 m spatial resolution with MODIS data[J]. International Journal of Remote Sensing, 2012, 33, (3). 刘强, 肖青, 刘志刚, 方莉, 彭菁菁, 李波. 黑河综合遥感联合试验中机载WiDAS数据的预处理方法[J]. 遥感技术与应用, 2010, 25, (06): 797-804. 刘艳, 王锦地, 周红敏, 薛华柱. 黑河中游试验区不同分辨率LAI数据处理、分析和尺度转换[J]. 遥感技术与应用, 2010, 25, (06): 805-813. 陈玲, 阎广建, 李静, 余莹洁. 行播作物地面方向性测量的视场不确定性分析[J]. 地球科学进展, 2009, 24, (07): 793-802. 康国婷, 阎广建, 任华忠, 王颢星, 钱永刚. 田块尺度作物辐射温度获取方法对比研究[J]. 地球科学进展, 2009, 24, (07): 784-792. 陶欣, 范闻捷, 王大成, 闫彬彦, 徐希孺. 植被FAPAR的遥感模型与反演研究[J]. 地球科学进展, 2009, 24, (07): 741-747. </w:t>
+        <w:t xml:space="preserve">Yaqian He, Yanchen Bo, Leilei Chai, Xiaolong Liu, Aihua Li. Linking in situ LAI and fine resolution remote sensing data to map reference LAI over cropland and grassland using geostatistical regression method[J]. International Journal of Applied Earth Observations and Geoinformation, 2016, 50.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>