--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation Dataset of Surface Flux and Meteorological Gradient Elements at Lake Land Photovoltaic Power Station (June 5, 2019- December 23, 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">湖陆光伏电站地表通量与气象梯度要素观测数据集（2019年6月5日-2021年12月23日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.receeiawfppp.db3917.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation Dataset of Surface Flux and Meteorological Gradient Elements at Lake Land Photovoltaic Power Station (June 5, 2019- December 23, 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.RECEEIAWFPPP.DB3917.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.receeiawfppp.db3917.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.RECEEIAWFPPP.DB3917.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集包括2019年6月-2021年12月五家渠陆面光伏电站站内和站外参考点的地表通量与气象梯度要素观测数据，包括：气压、3层风速风向、3层气温、3层空气湿度、3层水汽压、2层四分量辐射、紫外辐射、光合有效辐射、6层土壤温湿度、6层土壤导电率、降水、光伏背板温度、感热通量、潜热通量、2层土壤热通量、二氧化碳通量、动量通量、摩擦速度等。   2019年11月-2021年12月扬中湖面光伏电站站内和站外参考点的地表通量与气象梯度要素观测数据，包括：3层风速风向、3层气温、3层空气湿度、3层露点温度、3层气压、四分量辐射、3层水体温度、降水、感热通量、潜热通量、二氧化碳通量、动量通量、摩擦速度等。   除五家渠光伏电站站内外气象要素的采集时间间隔为10 min外，其余数据采集时间间隔为30 min。   湖陆光伏电站地表通量与气象梯度要素观测数据集下有两个目录，WJQ代表观测地点为新疆五家渠，YZ代表观测地点为江苏扬中；每个目录下有两个子目录，Flux代表地表通量数据，MET代表气象梯度要素数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  使用WINDSONIC，CNR 4，CS106，HFP01，109SS-L，CS616，CUV5, SKE510，T-200B，109SS，IRGASON-IC-BB，MaxiMet GMX600等仪器观测获得。气象梯度要素数据采集器为CR1000，Campbell；地表通量数据采集器为CR6，Campbell。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  夜间时段的短波辐射值赋值为零；发布的地表通量数据是采用Eddypro软件对原始采集的10Hz数据进行后处理得到的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转，角度订正，频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价，等级标识： 1-3（质量好）、 4-6（质量较好）、 7-8（质量中等）、 9（质量差）、0（无数据）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  由于仪器架设时间差异，各站点采集数据的起始时间有所不同，五家渠光伏电站数据采集开始时间为2019年6月，扬中光伏电站数据采集开始时间为2019年11月。   受供电影响，冬季的缺测数据较多。另外，受新冠疫情影响，观测仪器疏于维护，仪器故障可导致长时间的观测数据异常，如扬中站内的2020年1-6月数据大部分缺失。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/06/05-2021/12/23</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/06/05-2021/12/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Wujiaqu City, Xinjiang; Yangzhong City, Jiangsu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区五家渠市;江苏省扬中市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:208.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">208.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Photovoltaic power plants, meteorological factors, surface flux</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">光伏电站, 气象要素, 地表通量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Wujiaqu City,  Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区五家渠市,  江苏省扬中市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:,   </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高晓清,  李振朝 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YING Jiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">应江  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高晓清</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFB1502800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFB1502800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">风电场、光伏电站生态气候效应和环境影响评价研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, . Observation Dataset of Surface Flux and Meteorological Gradient Elements at Lake Land Photovoltaic Power Station (June 5, 2019- December 23, 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.RECEEIAWFPPP.DB3917.2023.</w:t>
+        <w:t xml:space="preserve">高晓清,李振朝. 湖陆光伏电站地表通量与气象梯度要素观测数据集（2019年6月5日-2021年12月23日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.RECEEIAWFPPP.DB3917.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>