--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A new global dataset of mountain glacier centerline and length</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">新全球山地冰川中心线和长度数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.11922/sciencedb.01643</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A new global dataset of mountain glacier centerline and length</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.01643</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.11922/sciencedb.01643</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.01643</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The centerlines and maximum lengths of global mountain glaciers were extracted using an automatic extraction algorithm based on the global glacier inventory data, digital elevation model (DEM) data, and European allocation theory. In total, 198,137 glacier centerlines were generated, accounting for 99.74% of the total input glaciers and 91.52% of the RGI v6.0. The accuracy of glacier centerlines was 89.68%. A dataset containing 17 sub-datasets was generated through the above work, including two basic input datasets (Input glacier outlines and global glacier DEMs), two key result datasets (Global glacier centerlines and global glacier maximum lengths), four process datasets, six derived result datasets, and three supplementary datasets. </w:t>
+        <w:t xml:space="preserve">  冰川长度是决定冰川几何形状的关键因素，也是冰川清查和建模的重要参数；冰川中心线是冰川主要流向的沿线，因此是许多冰川学应用的重要输入。在这项研究中，根据最新的全球冰川清单数据、数字高程模型（DEM）和欧洲分配理论，使用自行设计的自动提取算法提取了全球冰川的中心线和最大长度。通过随机目测评估以及与伦道夫冰川清单（RGI）6.0 版的比较，对数据集的准确性进行了评估。RGI 中共有 8.25% 的轮廓被排除，包括10 764 个错误的冰川多边形、7174 个冰帽和 419 个名义冰川。共生成了 198 137 条冰川中心线，占输入冰川的 99.74%。冰川中心线的准确率为 89.68%。该数据集与之前数据集的比较表明，大多数冰川中心线比 RGI v6.0 中的冰川中心线略长，这意味着过去可能低估了一些冰川的最大长度。构建的数据集由17个子数据集组成，包括全球冰川中心线、最大长度和 DEM。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data sourced from Randolph Glacier Inventory version 6.0（ https://www.glims.org/RGI/ ）.</w:t>
+        <w:t xml:space="preserve">  数据源于伦道夫冰川清单6.0版(https://www.glims.org/RGI/)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This study relies on two key input datasets: the Global Glacier Inventory and the Global Glacier Elevation Compilation. The main steps include (1) designing an algorithm to check all glacier contours and eliminate defective glacier polygons; (2) Buffering glaciers to generate masks containing global glaciers and their buffer zones; (3) According to the mask in step 2, embed the global DEM to prepare global glacier elevation data. (4) Repeat testing in each region to determine the automatic extraction parameters of the global glacier centerline. (5) Input the global DEM, glacier contour dataset, and all parameters into the designed automatic extraction software. (6) Verify and compare with the existing centerline results to evaluate the accuracy of the new dataset.</w:t>
+        <w:t xml:space="preserve">  这项研究依赖于以下两个关键输入数据集：全球冰川清单和全球冰川高程汇编。主要步骤有 (1) 设计一种算法，检查所有冰川轮廓，排除有缺陷的冰川多边形；(2) 对冰川进行缓冲，生成包含全球冰川及其缓冲区的掩膜；(3) 根据步骤 2 中的掩膜对编制的全球 DEM 进行镶嵌，以准备全球冰川高程数据(4) 在每个区域反复测试，确定全球冰川中心线的自动提取参数， (5) 将全球 DEM、冰川轮廓数据集和所有参数输入设计的自动提取软件 (6) 与现有中心线结果进行验证和比较，以评估新数据集的准确性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:8.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:shp,py</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp,py</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier centerline, maximum length of glacier, global glacier DEM, glacier contour</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川中心线, 冰川最大长度, 全球冰川DEM, 冰川轮廓</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1419,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Shiqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张世强 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Shiqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张世强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Shiqiang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张世强</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Shiqiang. A new global dataset of mountain glacier centerline and length. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.01643.</w:t>
+        <w:t xml:space="preserve">张世强. 新全球山地冰川中心线和长度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.01643.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang D, Zhou G, Li W, Zhang S, Yao X, Wei S. A new global dataset of mountain glacier centerlines and lengths[J]. Earth Syst. Sci. Data, 2022-09-01, 14, (9): 3889-3913. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3889-2022.</w:t>
       </w:r>