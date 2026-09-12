--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -2202,53 +2202,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang D, Zhou G, Li W, Zhang S, Yao X, Wei S. A new global dataset of mountain glacier centerlines and lengths[J]. Earth Syst. Sci. Data, 2022-09-01, 14, (9): 3889-3913. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3889-2022.</w:t>
+        <w:t xml:space="preserve">Zhang D, Zhou G, Li W, Zhang S, Yao X, Wei S. A new global dataset of mountain glacier centerlines and lengths[J/OL]. Earth Syst. Sci. Data, 2022-09-01, 14(9): 3889-3913. DOI: 10.5194/essd-14-3889-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>