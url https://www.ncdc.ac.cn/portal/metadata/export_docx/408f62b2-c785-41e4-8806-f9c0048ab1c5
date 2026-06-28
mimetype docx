--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高坝大库安全高效放空计算数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Computational Dataset for Safe and Efficient Emptying of High Dams and Large Reservoirs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Computational Dataset for Safe and Efficient Emptying of High Dams and Large Reservoirs</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6878.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6878.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6878.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为高坝大库安全高效放空计算的数据结果，包括放空计算的RM电站基本参数，以及RM各月启放水位、控泄标准及对应控泄流量、平水年逐日入库流量、水位库容曲线、溢洪道、泄洪洞、放空洞数量及对应的泄流曲线。   本径流数据集来源于RM水电站可研设计阶段最新成果。   数据集为XLSX文件，可通过excel软件查看或编辑。   在本数据集中包括“基本资料”一个文件：包括：电站基本参数、水位及流量要求、平水年、水位库容、溢洪道、泄洪洞、放空洞。</w:t>
+        <w:t xml:space="preserve">This dataset is the data result of safe and efficient emptying calculation for high dams and large reservoirs, including the basic parameters of RM power station for emptying calculation, as well as the monthly discharge water level, control discharge standard and corresponding control discharge flow rate of RM, daily inflow in normal water year, water level storage capacity curve, spillway, spillway tunnel, number of spillway tunnels and corresponding discharge curves. This runoff dataset is sourced from the latest results of the feasibility study and design phase of RM hydropower station. The dataset is an XLSX file that can be viewed or edited using Excel software. This dataset includes a file called "Basic Information": including basic parameters of the power station, water level and flow requirements, normal year, water level storage capacity, spillway, spillway tunnel, and emptying tunnel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据来源于RM水电站可研设计阶段最新成果。</w:t>
+        <w:t xml:space="preserve">    This dataset is sourced from the latest results of the feasibility study and design phase of RM hydropower station.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本径流数据集根据昌都、溜筒江水文站实测径流资料，采用两站径流按面积内插方法推求RM水电站坝址典型年逐日径流计算的结果。</w:t>
+        <w:t xml:space="preserve">    This runoff dataset is based on the measured runoff data of Changdu and Liutongjiang hydrological stations, and the results of the daily runoff calculation of the typical year at the RM hydropower station dam site are derived using the interpolation method based on the area of the two stations' runoff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本次径流计算所涉及的昌都水文站、溜筒江水文站和旧州水文站均为澜沧江干流的重要水文站，三站实测资料长度均超过30年，其测验资料具有较好的精度，同时经过复核修改，更具合理性和可靠性，对缺测部分资料的插补计算，插补后三站的水文年径流系列均包含了较完整的丰水段、平水段和枯水段，说明三站径流系列具有较好的代表性。采用昌都、溜筒江两个水文站水文年径流频率计算成果面积内插推求如美坝址逐日径流成果。   计算结果表明：采用昌都和溜筒江水文站推求的RM坝址平均流量与昌都和曲孜卡水文站推求的RM坝址同期平均流量基本相当，两者差异仅为0.93%，整体差异不大，说明本次RM坝址径流成果基本合理。</w:t>
+        <w:t xml:space="preserve">    The Changdu hydrological station, the Liutongjiang hydrological station, and the Jiuzhou hydrological station involved in this runoff calculation are all important hydrological stations on the main stream of the Lancang River. The measured data of the three stations are all over 30 years long, and their measured data has good accuracy. At the same time, after review and modification, they are more reasonable and reliable. The interpolation calculation of the missing measured data shows that the hydrological annual runoff series of the three stations all include relatively complete flood, normal, and dry periods, indicating that the runoff series of the three stations have good representativeness. Using the area interpolation of the annual runoff frequency calculation results from two hydrological stations, Changdu and Liutongjiang, to calculate the daily runoff results at the Rumei dam site.     The calculation results show that the average flow rate of the RM dam site calculated by the Changdu and Liutongjiang hydrological stations is basically equivalent to the average flow rate of the RM dam site calculated by the Changdu and Quzika hydrological stations during the same period, with a difference of only 0.93%. The overall difference is not significant, indicating that the runoff results of the RM dam site are basically reasonable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/07/13-2020/07/13</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/07/13-2020/07/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">贵州省贵阳市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Guiyang City, Guizhou Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:28.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">高库大坝, 安全高效, 放空计算</w:t>
+        <w:t xml:space="preserve">Theme:High reservoir dam, safe and efficient, emptying calculation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
+        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">RM水电站 </w:t>
+        <w:t xml:space="preserve">Place:RM Hydroelectric Power Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李大成,  朱天生 </w:t>
+        <w:t xml:space="preserve">contributors:LI Dacheng,  ZHU Tiansheng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">彭雪峰  </w:t>
+        <w:t xml:space="preserve">author:PENG Xuefeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:FU Zhongzhi , JI Enyue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3090101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高土石坝病变灾变过程预测理论与方法</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李大成,朱天生. 高坝大库安全高效放空计算数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6878.2025.</w:t>
+        <w:t xml:space="preserve">LI Dacheng, ZHU Tiansheng. Computational Dataset for Safe and Efficient Emptying of High Dams and Large Reservoirs. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6878.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>