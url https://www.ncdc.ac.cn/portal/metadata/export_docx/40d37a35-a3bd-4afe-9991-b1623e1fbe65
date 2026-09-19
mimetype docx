--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -579,50 +579,108 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">数据时间分辨率：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">年</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -729,51 +787,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">时间：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2006-2013</w:t>
+        <w:t xml:space="preserve">2006 2007 2008 2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1465,51 +1523,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">谢福明,  刘时银 </w:t>
+        <w:t xml:space="preserve">刘时银,  谢福明,  郭万钦,  许君利,  姚晓军,  吴立宗,  上官冬辉,  魏俊峰,  刘巧,  蒋宗立,  王欣,  鲍伟佳,  李晶,  余蓬春,  张秀娟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2376,51 +2434,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">谢福明,刘时银. 中国第二次冰川编目第2版本. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.12072/ncdc.db7698.2026.</w:t>
+        <w:t xml:space="preserve">刘时银,谢福明,郭万钦,许君利,姚晓军,吴立宗,上官冬辉,魏俊峰,刘巧,蒋宗立,王欣,鲍伟佳,李晶,余蓬春,张秀娟. 中国第二次冰川编目第2版本. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.12072/ncdc.db7698.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2467,75 +2525,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银, 姚晓军, 郭万钦, 许君利, 上官冬辉, 魏俊锋, 鲍伟佳, 吴立宗. 基于第二次冰川编目的中国冰川现状[J]. 地理学报, 2015, 70, (1):14. </w:t>
+        <w:t xml:space="preserve">刘时银, 姚晓军, 郭万钦, 许君利, 上官冬辉, 魏俊锋, 鲍伟佳, 吴立宗. 基于第二次冰川编目的中国冰川现状[J]. 地理学报, 2015, 70(1): 14.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guo Wanqin, Liu Shiyin, Xu Junli, Wu Lizong, Shangguan Donghui, Yao Xiaojun, Wei Junfeng, Bao Weijia, Yu Pengchun, Liu Qiao, et al.. The second Chinese glacier inventory: data, methods and results[J/OL]. Journal of Glaciology, 2015, 61, (226): 357-372. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.3189/2015JoG14J209.</w:t>
+        <w:t xml:space="preserve">Guo Wanqin, Liu Shiyin, Xu Junli, Wu Lizong, Shangguan Donghui, Yao Xiaojun, Wei Junfeng, Bao Weijia, Yu Pengchun, Liu Qiao, et al. The second Chinese glacier inventory: data, methods and results[J/OL]. Journal of Glaciology, 2015, 61(226): 357-372. DOI: 10.3189/2015JoG14J209.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>