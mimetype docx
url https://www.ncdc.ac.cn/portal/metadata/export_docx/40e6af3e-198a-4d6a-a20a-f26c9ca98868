--- v0 (2026-05-02)
+++ v1 (2026-09-15)
@@ -2241,73 +2241,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">M. Liu S, W. Xu Z, Z. Wang W, Z. Jia Z, J. Zhu M, J. Bai, M. Wang J. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15, (138). </w:t>
+        <w:t xml:space="preserve">M. LiuS, W. XuZ, Z. WangW, Z. JiaZ, J. ZhuM, J. Bai, M. WangJ. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15(138).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1). </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>