--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2019年黄河流域主要站点逐日气象数据（最大风速）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily meteorological data (maximum wind speed) from major stations in the Yellow River Basin from 2000 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily meteorological data (maximum wind speed) from major stations in the Yellow River Basin from 2000 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1970.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1970.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为黄河流域主要站点逐日风速数据，单位：m/s，其中甘肃：敦煌站、皋兰站、环县站、武都站，河南：安阳站、卢氏站、商丘站、信阳站，郑州站，内蒙古：额济纳旗站、呼和浩特站、通辽站、图里河站，宁夏：固原站、惠宁站、盐池站、银川站、中卫站，青海：茫崖站、民和站、拖勒站、乌兰站、玉树站，山东：成山头站、定陶站、陵县站、日照站、潍坊站，山西：大同站、太原站、运城站，陕西：安康站、泾河站、略阳站、榆林站，四川：广元站、若尔盖站、万源站。数据主要以Excel表记录。</w:t>
+        <w:t xml:space="preserve">This dataset contains daily wind speed data for major stations along the Yellow River Basin, with the unit being meters per second (m/s). The stations include: Gansu Province - Dunhuang Station, Gaolan Station, Huanxian Station, Wudu Station; Henan Province - Anyang Station, Lushi Station, Shangqiu Station, Xinyang Station, Zhengzhou Station; Inner Mongolia Autonomous Region - Ejin Banner Station, Hohhot Station, Tongliao Station, Tulihe Station; Ningxia Hui Autonomous Region - Guyuan Station, Huining Station, Yanchi Station, Yinchuan Station, Zhongwei Station; Qinghai Province - Mangya Station, Minhe Station, Tuole Station, Wulan Station, Yushu Station; Shandong Province - Chengshantou Station, Dingtao Station, Lingxian Station, Rizhao Station, Weifang Station; Shanxi Province - Datong Station, Taiyuan Station, Yuncheng Station; Shaanxi Province - Ankang Station, Jinghe Station, Lueyang Station, Yulin Station; Sichuan Province - Guangyuan Station, Zoige Station, Wanyuan Station. The data is primarily recorded in Excel spreadsheets. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来自于气象站点的仪器自动观测获得。</w:t>
+        <w:t xml:space="preserve"> The data is obtained through automatic observations by instruments at meteorological stations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，经人工整理。</w:t>
+        <w:t xml:space="preserve"> Raw data, manually sorted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">146.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:146.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, 气象站点, 最大风速</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin, meteorological station, maximum wind speed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Hong Xing Li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967592</w:t>
+        <w:t xml:space="preserve">phone:09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2000-2019年黄河流域主要站点逐日气象数据（最大风速）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.50.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Daily meteorological data (maximum wind speed) from major stations in the Yellow River Basin from 2000 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.50.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>