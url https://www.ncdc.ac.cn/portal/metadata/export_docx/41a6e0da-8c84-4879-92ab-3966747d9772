--- v0 (2026-06-23)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区机载成像光谱仪OMIS-II地面同步观测数据集（2008年6月4日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: ground synchronous observation data set of airborne imaging spectrometer omis-ii in Yingke oasis and huazhaizi desert intensive observation area (June 4, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: ground synchronous observation data set of airborne imaging spectrometer omis-ii in Yingke oasis and huazhaizi desert intensive observation area (June 4, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1754.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1754.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1724</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年6月4日在盈科绿洲与花寨子荒漠加密观测区进行了成像光谱仪OMIS-II飞行同步测量。测量数据包括ASD光谱仪数据、LAI、LI-6400光合仪、FPAR、反照率、辐射温度（条带温度、样方温度）和CE318太阳分光光度计大气参数数据。其中LAI数据为2008-06-06于盈科绿洲玉米地测量数据。 测量内容：   （1）ASD光谱仪数据。 利用ASD（Analytical Sepctral Devices）光谱仪测量盈科绿洲玉米地、度假村定标场光谱数据。其中，盈科绿洲玉米地测量仪器为中国科学院遥感应用研究所的光谱仪（350-2500nm），采样方式为冠层垂直观测和条带观测，测量对象为玉米和小麦；度假村定标场光谱测量仪器为北京大学（350-2500nm），采样方式为定点测量，测量对象为定标黑白布、水体、植被和水泥地。数据包括原始数据与记录数据、处理后的反射率数据。 本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。   （2）手持式红外温度计测量的辐射温度数据.测量对象为盈科绿洲玉米地、盈科小麦地、花寨子荒漠样地1和度假村旁玉米地（加密样地）。其中，盈科绿洲玉米地、盈科小麦地为行播玉米或者小麦，采样方式为垂直垄和顺垄条带测量。花寨子荒漠样地1采用了对角线条带测量与样方定点测量。样方大小为30m×30m，以7.5m为间隔划分成25个角点。每个角点上测量2次裸土和1次植被。度假村玉米地也采用了样方测量的方式。各个仪器的设定比辐射率为1.00。这天没有测量组分温度。 数据包括原始数据与处理数据，处理数据为经过黑体定标后的温度。原始数据为Word的doc格式。处理后的数据以Excel格式保存。   （3）CE318太阳分光光度计大气参数数据。本数据集为利用法国CIMEL公司生产的太阳分光光度计测量得到的大气参数。测量地点为工行度假村办公室楼顶。CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。 本次采用了中国科学院遥感应用研究所的CE318，可提供1640nm、1020nm、936nm、870nm、670nm、550nm、440nm、380nm和340nm共9个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。 本数据包括原始数据和处理后的大气数据。原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt ；处理后文件包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。 处理数据以Excel格式保存。   （4）LI-6400光合仪数据。测量对象为盈科绿洲玉米地内的玉米和小麦。操作过程请参考联合试验操作规范。其数据包括原始数据和处理数据。 原始数据以仪器自定义格式保存，可用记事本等常用软件打开。处理数据以Excel保存。测量参数见数据文件。   （5）热像仪ThermaCAM SC2000测量得到的辐射温度。测量对象为花寨子荒漠样地1植被（红砂）与裸土的辐射温度。测量仪器为北京师范大学提供。仪器获取视场角为24°×18°组分辐射温度数据，并同时拍摄同视场的光学照片。热像仪拍摄高度约为1.2m，仪器设置比辐射率为1.00。 数据包括原始数据与记录、仪器黑体定标数据。原始数据可利用配套处理软件ThermaCAM Researcher 2001，也可将数据在该软件中转换为其他格式，自行编程读取。仪器黑体定标数据以Excel格式存储。   （6）固定自记点温计测量的辐射温度。测量样地为盈科绿洲玉米地、盈科小麦地、太阳分光光度计以及加密样地度假村大麦地和度假村定标场。其中，盈科绿洲玉米地有3台仪器：北京师范大学2台，分别架设于玉米冠层和垄间裸土；中国科学院遥感所1台，架设于玉米冠层。盈科小麦地1台，架设于小麦冠层之上；花寨子荒漠样地1有2台，分别架设于植被（红砂）和荒漠裸土之上；度假村旁大麦地1台，架设于大麦冠层之上；度假村定标场1台，测量水泥地辐射温度。北京师范大学仪器的视场角约为10°，垂直向下观测，采样间隔为1s，仪器设定比辐射率为0.95。中国科学院遥感所仪器采样间隔为0.05s，仪器设定比辐射率为1.0。架设高度见数据文档。本数据包括原始数据与经过黑体定标、比辐射率纠正后的处理数据。均以Excel格式保存。   （7）反照率数据，测量对象为盈科绿洲玉米地内的小麦。测量仪器包含短波表的上表电压值，下表电压值，后经过表的敏感系数转换成反照率数据。下表视场半径R与探头高度H的关系为：R = 10H。本数据以Excel存储。   （8）光合有效辐射比率（FPAR：Fraction of Photosynthetically Active Radiation）数据，测量对象为盈科绿洲玉米地样地内的小麦。测量仪器为SUNSCAN冠层分析仪、数码相机。分上，下三段测量，并同时测量入射和反射PAR。 FPAR=（到达冠层PAR－地表透射PAR－冠层反射PAR+地表反射PAR）/到达冠层PAR APAR=FPAR×到达冠层PAR。本数据以Word格式保存。   （9）LAI等冠层结构参数，为2008-06-06测量数据。测量样地为盈科绿洲玉米地。测量方法为：利用皮尺、卷尺、直尺测量在盈科绿洲玉米地测量玉米和小麦每株各叶片的最大长度和最大宽度。利用室内扫描真实叶面积与最大长度和最小宽度的转换系数，获得叶面积指数。这一天室内系数来自于当天对贴在硬板上叶片真实面积的扫描数据，没有使用激光叶面积仪。本数据以Excel保存。</w:t>
+        <w:t xml:space="preserve">On June 4, 2008, the flight synchronous measurement of imaging spectrometer omis-ii was carried out in the dense observation area of Yingke oasis and huazhaizi desert. The measured data include ASD spectrometer data, Lai, Li-6400 photosynthetic instrument, FPAR, albedo, radiation temperature (strip temperature, quadrat temperature) and CE318 solar spectrophotometer atmospheric parameter data. The Lai data is the measured data of corn field in Yingke oasis from June to June 2008. Measurement content: (1) ASD spectrometer data. ASD (analytical Sepctral devices) spectrometer was used to measure the spectral data of calibration field of corn field and resort in Yingke oasis. Among them, the measuring instrument of Yingke oasis corn field is the spectrometer (350-2500 nm) of Institute of remote sensing application, Chinese Academy of Sciences. The sampling methods are canopy vertical observation and strip observation, and the measuring objects are corn and wheat; The spectral measuring instrument in the calibration field of the resort is Peking University (350-2500nm), the sampling method is fixed-point measurement, and the measuring objects are calibration black-and-white cloth, water body, vegetation and cement land. The data includes original data, recorded data and processed reflectance data. The original data of this data is in ASD standard format and can be opened with its own software viewspec. The processed reflectance data is saved in Excel format. (2) The radiation temperature data measured by hand-held infrared thermometer. The measurement objects are Yingke oasis corn field, Yingke wheat field, huazhaizi desert sample field 1 and the corn field near the resort (encrypted sample field). Among them, Yingke oasis corn field and Yingke wheat field are row sowing corn or wheat, and the sampling methods are vertical ridge and along ridge strip measurement. Diagonal strip measurement and quadrat fixed-point measurement were used in huazhaizi desert sample 1. The quadrat size is 30m × 30m, divided into 25 corners at an interval of 7.5m. Bare soil and vegetation were measured twice at each corner. The resort corn field also adopts the method of quadrat measurement. The set specific emissivity of each instrument is 1.00. The component temperature was not measured on this day. The data includes original data and processing data, and the processing data is the temperature after blackbody calibration. The original data is in doc format of word. The processed data is saved in Excel format. (3) CE318 solar spectrophotometer atmospheric parameter data. This data set is the atmospheric parameters measured by the solar spectrophotometer produced by cimel, France. The survey location is the roof of ICBC resort office. CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of the Institute of remote sensing applications, Chinese Academy of Sciences is adopted this time, which can provide the optical thickness of 9 bands: 1640nm, 1020nm, 936nm, 870nm, 670nm, 550nm, 440nm, 380nm and 340nm, and the water vapor content of the atmospheric column can be retrieved by using the 936nm measurement data. This data includes original data and processed atmospheric data. The original data is stored in CE318 unique file format *. K7, which can be opened with astpwin software, and the description file readme.txt is attached; The processed documents include the optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature retrieved from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass number involved in the calculation. The processing data is saved in Excel format. (4) Li-6400 photosynthetic instrument data. The measured objects are corn and wheat in the corn field of Yingke oasis. Please refer to the joint test operation specification for the operation process. Its data includes original data and processing data. The original data is saved in the custom format of the instrument and can be opened with notepad and other common software. Process the data and save it in Excel. See data file for measurement parameters. (5) Radiation temperature measured by thermal imager thermacam sc2000. The measured object is the radiation temperature of vegetation (red sand) and bare soil in huazhaizi desert sample 1. The measuring instrument is provided by Beijing Normal University. The field angle acquired by the instrument is 24 ° × 18 ° component radiation temperature data, and take optical photos in the same field of view at the same time. The shooting height of the thermal imager is about 1.2m, and the specific emissivity of the instrument is 1.00. The data includes original data and records, instrument blackbody calibration data. The original data can be processed by using the supporting processing software thermacam research 2001, or the data can be converted into other formats in the software for self programming and reading. The blackbody calibration data of the instrument is stored in Excel format. (6) Radiation temperature measured by fixed self recording point thermometer. The measured sample plots are Yingke oasis corn field, Yingke wheat field, solar spectrophotometer, densified sample plot, resort barley field and resort calibration field. Among them, there are three instruments in Yingke oasis corn field: two in Beijing Normal University, which are respectively set up in corn canopy and bare soil between ridges; 1 Remote Sensing Institute, Chinese Academy of Sciences, set up in corn canopy. One Yingke wheat field, erected on the wheat canopy; There are 2 sets in huazhaizi desert sample plot 1, which are respectively erected on vegetation (red sand) and desert bare soil; 1 barley field next to the resort, erected on the barley canopy; There is one calibration field in the resort to measure the radiation temperature of the cement ground. The field angle of view of the instrument of Beijing Normal University is about 10 °, observed vertically downward, the sampling interval is 1s, and the specific emissivity of the instrument is set as 0.95. The sampling interval of the instrument in the Institute of remote sensing, Chinese Academy of Sciences is 0.05s, and the specific emissivity of the instrument is 1.0. See data document for erection height. This data includes original data and processed data after blackbody calibration and specific emissivity correction. All are saved in Excel format. (7) Albedo data, the measurement object is wheat in the corn field of Yingke oasis. The measuring instrument includes the voltage value in the upper table and the voltage value in the lower table of the shortwave meter, which is converted into albedo data through the sensitivity coefficient of the meter. The relationship between field radius R and probe height h in the following table is: r = 10h. This data is stored in Excel. (8) The measured object is wheat in the corn plot of Yingke oasis. The measuring instruments are SunScan canopy analyzer and digital camera. The measurement is divided into upper and lower sections, and the incident and reflected par are measured at the same time. FPAR = (reaching canopy par - surface transmission par - canopy reflection par + surface reflection PAR) / reaching canopy par apar = FPAR × Reach the canopy par. This data is saved in word format. (9) Lai and other canopy structure parameters are the measured data from June 6, 2008. The measured sample plot is Yingke oasis corn field. The measurement method is to measure the maximum length and width of each leaf of corn and wheat in Yingke oasis corn field with tape measure, tape measure and ruler. The conversion coefficients between the real leaf area and the maximum length and minimum width were used to obtain the leaf area index. The indoor coefficient of this day comes from the scanning data of the real area of the blade pasted on the hard board on that day, and the laser leaf area meter is not used. This data is saved in Excel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据包括原始数据与记录数据、处理后的反射率数据。 本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。</w:t>
+        <w:t xml:space="preserve">  The data includes original data, recorded data and processed reflectance data. The original data of this data is in ASD standard format and can be opened with its own software viewspec. The processed reflectance data is saved in Excel format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ASD光谱仪数据。 利用ASD（Analytical Sepctral Devices）光谱仪测量盈科绿洲玉米地、度假村定标场光谱数据。其中，盈科绿洲玉米地测量仪器为中国科学院遥感应用研究所的光谱仪（350-2500nm），采样方式为冠层垂直观测和条带观测，测量对象为玉米和小麦；度假村定标场光谱测量仪器为北京大学（350-2500nm），采样方式为定点测量，测量对象为定标黑白布、水体、植被和水泥地。数据包括原始数据与记录数据、处理后的反射率数据。 本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。</w:t>
+        <w:t xml:space="preserve">  ASD spectrometer data. ASD (analytical Sepctral devices) spectrometer was used to measure the spectral data of calibration field of corn field and resort in Yingke oasis. Among them, the measuring instrument of Yingke oasis corn field is the spectrometer (350-2500 nm) of Institute of remote sensing application, Chinese Academy of Sciences. The sampling methods are canopy vertical observation and strip observation, and the measuring objects are corn and wheat; The spectral measuring instrument in the calibration field of the resort is Peking University (350-2500nm), the sampling method is fixed-point measurement, and the measuring objects are calibration black-and-white cloth, water body, vegetation and cement land. The data includes original data, recorded data and processed reflectance data. The original data of this data is in ASD standard format and can be opened with its own software viewspec. The processed reflectance data is saved in Excel format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/04-2008/06/05</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/04-2008/06/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">211.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:211.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">光合有效辐射, 光合作用, 大气辐射, 冠层光谱, 植被, 气溶胶, 反照率, 成像光谱仪OMIS-II, 机载地面遥感, 气溶胶光学深度, 太阳分光光度计, 地面验证信息</w:t>
+        <w:t xml:space="preserve">Theme:Photosynthetic effective radiation, photosynthesis, atmospheric radiation, canopy spectrum, vegetation, aerosol, albedo, imaging spectrometer omis-ii, airborne ground remote sensing, aerosol optical depth, solar spectrophotometer, ground verification information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">花寨子荒漠加密观测区,  中游干旱区水文试验区,  黑河流域,  盈科绿洲加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Intensive observation area of huazhaizi desert,  Hydrological experimental area in the middle reaches of arid area,  Heihe River Basin,  Infill observation in Yingke Oasis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">任华忠,  周红敏,  舒乐乐,  徐瑱,  李丽,  周梦维,  余凡 </w:t>
+        <w:t xml:space="preserve">contributors:Ren Huazhong,  ZHou Hongmin,  Shu Lele,  Xu zhen,  Li li,  Zhou Mengwei,  Yu Fan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">任华忠  </w:t>
+        <w:t xml:space="preserve">author:Ren Huazhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ren Huazhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">任华忠,周红敏,舒乐乐,徐瑱,李丽,周梦维,余凡. 黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区机载成像光谱仪OMIS-II地面同步观测数据集（2008年6月4日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1724.</w:t>
+        <w:t xml:space="preserve">Ren Huazhong, ZHou Hongmin, Shu Lele, Xu zhen, Li li, Zhou Mengwei, Yu Fan. Heihe integrated remote sensing joint experiment: ground synchronous observation data set of airborne imaging spectrometer omis-ii in Yingke oasis and huazhaizi desert intensive observation area (June 4, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1724.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>