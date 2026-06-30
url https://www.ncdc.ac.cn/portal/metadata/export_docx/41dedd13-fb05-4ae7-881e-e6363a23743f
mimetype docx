--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Map of developmental degree of desertification in DAQIN TALA</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">大沁他拉1:10万沙漠化发展程度图(1958年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3825.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Map of developmental degree of desertification in DAQIN TALA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.412</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3825.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.412</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、 The data is digitized from the map of development degree of desertification in daqintera (1958). The specific information of the map is as follows: Editor in chief: Zhu Zhenda, Qiu Xingmin Editor: Wang Yimou Drawn by: Feng Yusun, Yao Fafen, Wu Wei, Wang Jianhua, Wang Zhoulong Cartographer: prepared by Desert Research Office of Chinese Academy of Sciences Publishing House: Xi'an map publishing house, unified Book No.: 12461.26 Scale: 1:100000 2、 Data is stored in ESRI ShapeFile format, including the following layers: Desertification development degree map (1974): desertification1974.dbf, desertification1974.shp, desertification1974.shx, desertification1974.prj Double river: river_double.dbf, river_double.shp, river_double.shx, river_double.prj Single river: River ﹣ single.dbf, river ﹣ single.shp, river ﹣ single.shx, river ﹣ single.prj Roads: road.dbf, road.shp, road.shx, road.prj Lakes: lake.dbf, lake.shp, lake.shx, lake.prj Street: stree.dbf, stree.shp, stree.shx, stree.prj Railway: railway.dbf, railway.shp, railway.shx, railway.prj Forest belt: tree ﹣ networks.dbf, tree ﹣ networks.shp, tree ﹣ networks.shx, tree ﹣ networks.prj Residential areas: residential.dbf, residential.shp, residential.shx, residential.prj Figure Outline: map ﹣ margin.dbf, map ﹣ margin.shp, map ﹣ margin.shx, map ﹣ margin.prj 1. Attribute fields and coding attributes of desertification development degree map: (1) desertification degree (type): semi shifting sand land, shapes of sand, grassland, woodland, w'density and farmland (2) Sand forms: barchan dunes, flat sand land, undeveloped sand land, and cultivated dunes (3) Grassland: Grassland (4) Woodland: Woodland (5) W'density: sparse woodlot (6) Farmland: dry farming and abandoned farmland, irrigated fields 2. Projection information: Angular Unit: Degree (0.017453292519943295) Prime Meridian: Greenwich (0.000000000000000000) Datum: D_Beijing_1954 Spheroid: Krasovsky_1940 Semimajor Axis: 6378245.000000000000000000 Semiminor Axis: 6356863.018773047300000000 Inverse Flattening: 298.300000000000010000 </w:t>
+        <w:t xml:space="preserve">一、该数据数字化自图纸的《大沁他拉沙漠化发展程度图(1958)》，该图的具体信息如下： 主编:朱震达、邱醒民 编辑 :王一谋 制图:冯毓荪、姚发芬、吴薇、王建华、王周龙 制图单位:中国科学院沙漠研究室编制 出版社:西安地图出版社出版，统一书号：12461.26 比例尺:1：100000 二、数据均以ESRI Shapefile格式储存，包括以下图层： 沙漠化发展程度图（1974）：desertification1974.dbf、desertification1974.shp、desertification1974.shx、desertification1974.prj 双线河：River_double.dbf、River_double.shp、River_double.shx、River_double.prj 单线河：River_single.dbf、River_single.shp、River_single.shx、River_single.prj 道路：Road.dbf、Road.shp、Road.shx、Road.prj 湖泊：Lake.dbf、Lake.shp、Lake.shx、Lake.prj 街道：Stree.dbf、Stree.shp、Stree.shx、Stree.prj 铁路：Railway.dbf、Railway.shp、Railway.shx、Railway.prj 林带：Tree_networks.dbf、Tree_networks.shp、Tree_networks.shx、Tree_networks.prj 居民地：residential.dbf、residential.shp、residential.shx、residential.prj 图廓：map_margin.dbf、map_margin.shp、map_margin.shx、map_margin.prj 1、沙漠化发展程度图属性字段及编码属性:(1)沙化程度(Type)：半流动沙地(Semi-shifting Sandy Land),沙地形态类(Shapes),草地(Grassland),林地(Woodland) ,林地疏密度(W_density),耕地(Farmland) (2)沙地形态类（Shapes):新月形沙丘(Barchan Dunes),平沙地(Flat Sandy Land),缓起伏沙地(Undulating Sandy Land),灌丛沙堆(Vegetated Dunes) (3)草地(Grassland):草地(Grassland) (4)林地(Woodland):灌木林(Woodland) (5)林地疏密度(W_density):疏林地(Sparse Woodlot) (6)耕地(Farmland):旱作农田及弃耕地(Dryfarming and Abandoned Farmland),灌溉农田(Irrigated Fields) 2、投影信息： Angular Unit: Degree (0.017453292519943295) Prime Meridian: Greenwich (0.000000000000000000) Datum: D_Beijing_1954 Spheroid: Krasovsky_1940 Semimajor Axis: 6378245.000000000000000000 Semiminor Axis: 6356863.018773047300000000 Inverse Flattening: 298.300000000000010000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The development of desertification in daqintera (1958)</w:t>
+        <w:t xml:space="preserve">《大沁他拉沙漠化发展程度图(1958)》</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Image vectorization</w:t>
+        <w:t xml:space="preserve">图像矢量化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1958/01/01-None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1958/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Daqin Tara </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大沁他拉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:33.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Disert, Desertification</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠, 沙漠化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1958</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1958</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Da Qin TA La </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大沁他拉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">126.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1552,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Cold and dry area scientific data center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒区旱区科学数据中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. Map of developmental degree of desertification in DAQIN TALA. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.412.</w:t>
+        <w:t xml:space="preserve">吴立宗. 大沁他拉1:10万沙漠化发展程度图(1958年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.412.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>