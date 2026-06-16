--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,1108 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省、宁夏回族自治区和内蒙古自治区暖温性荒漠化草地利用方式、种植模式和施氮对多年生牧草产量及品质数据集（2017-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set on the effects of utilization mode, planting mode and nitrogen application on perennial forage yield and quality of warm temperate Desertification Grassland in Gansu Province, Ningxia Hui Autonomous Region and Inner Mongolia Autonomous Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set on the effects of utilization mode, planting mode and nitrogen application on perennial forage yield and quality of warm temperate Desertification Grassland in Gansu Province, Ningxia Hui Autonomous Region and Inner Mongolia Autonomous Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2093.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2093.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.dgrass.db2093.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为宁夏与内蒙古暖温性荒漠化草地在不同利用方式、种植模式以及施氮下多年生牧草的产量及品质指标数据，采集地点为宁夏盐池、甘肃庆阳环县、内蒙古自治区鄂尔多斯市鄂托克前旗，主要指标为各茬牧草鲜草、干草产量；各茬牧草粗蛋白、粗脂肪含量、粗灰分含量；酸性、中性洗涤纤维含量；相对饲用价值等。本数据集为阴山以北荒漠草原牧草产量及品质调查提供了基础数据。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;This data set is the yield and quality indexes of perennial forage grass in Ningxia and Inner Mongolia under different utilization methods, cropping patterns and nitrogen application, collected from Yanchi, Ningxia, Huanxian, Qingyang, Gansu, and Ertok Qianqi, Ordos, Inner Mongolia Autonomous Region. Fiber content; relative forage value, etc. This dataset provides the basic data for the investigation of forage yield and quality of desert grassland north of Yinshan Mountain. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  课题主要通过野外定位监测、控制性放牧实验、种植适合当地气候 条件的优质牧草品种、问卷调查和文献等获取研究所需的数据。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;  The subject is mainly through field location monitoring, controlled grazing experiment, planting suitable for local climatic conditions, questionnaire surveys and literature to obtain the data needed for the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采取定性分析与定量研究相结合、动态评价与静态分析相结合的研究方法，对荒漠化放牧试验和家庭牧场示范区进行深入研究与分析，揭示自然和人类活动对草地退化的直接和间接影响及其相对贡献作用。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;  A research method combining qualitative analysis and quantitative research, dynamic evaluation and static analysis was adopted. The research method is to conduct in-depth research and analysis on desertification grazing experiments and family pasture demonstration areas to reveal the direct and indirect effects of natural and human activities on grassland degradation and their relative contributions. The study will reveal the direct and indirect effects of natural and human activities on grassland degradation and their relative contributions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）数据质量控制基本流程   每年在野外技术实验的观测数据全部由专题负责人与专题的骨干业务人员采集，数据调查和采集人都是长期从事相关研究（生态学、地学和草学）的专业人员。在每年生长季植被和土壤数据采集之前，依照灌丛和草地生态系统生物野外观测规范及方法进行相关的培训会，保证野外采集数据的准确性和正确性。采集后的数据由专题负责人对数据质量进行审查，审查通过后的数据再交由课题组相关人员进行评估。课题组根据“共享数据集明细表”对提交数据产品的一致性和质量进行审核，检查数据的内容、范围、格式、类型、时间分辨率与“共享数据集明细表”是否一致，评估数据的正确性、真实性和准确性。如果数据真实、准确和可靠、质量较高，会有专业人员存档储存，如果数据质量没有通过检查和评估，撤回专题进行相应的返修，直至数据质量通过检验为止。   （2）数据质量控制方法   1）物种数据均与《中国植物志（网络版）》（http://frps.iplant.cn/） 和《内蒙古植物志（第三版）》进行核对检查。   2）样带参照1：100万植被类型图设计，具有鲜明的降雨，海拔梯度差异。   3）依据《土壤质量、土壤采样技术指南》和《植物群落清查的主要内容、方法和技术规范》进行取样调查，保证采样的科学合理性。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; (1) Basic flow of data quality control   The observation data of the field technical experiment every year are collected by the person in charge of the special subject and the backbone business personnel of the special subject. The data investigators and collectors are professionals who have been engaged in relevant research (ecology, geoscience and Herbalism) for a long time. Before collecting vegetation and soil data in the growing season of each year, relevant training sessions shall be held according to the biological field observation specifications and methods of shrub and grassland ecosystem, so as to ensure the accuracy and correctness of field collected data. The collected data shall be reviewed by the person in charge of the topic, and the reviewed data shall be submitted to the relevant personnel of the research group for evaluation. The Research Group reviews the consistency and quality of the submitted data products according to the "shared dataset details", checks whether the content, scope, format, type and time resolution of the data are consistent with the "shared dataset details", and evaluates the correctness, authenticity and accuracy of the data. If the data is true, accurate, reliable and of high quality, it will be archived and stored by professionals. If the data quality fails to pass the inspection and evaluation, withdraw the subject for corresponding repair until the data quality passes the inspection. (2) Data quality control method   1) The species data are consistent with the flora of China (online edition)（ http://frps.iplant.cn/ ）And flora of Inner Mongolia (Third Edition).   2) The transect is designed with reference to the 1:1 million vegetation type map, with distinct differences in rainfall and altitude gradient.   3) Carry out sampling investigation according to the technical guide for soil quality and soil sampling and the main contents, methods and technical specifications of plant community inventory to ensure the scientific rationality of sampling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宁夏盐池,甘肃庆阳环县,内蒙古自治区鄂尔多斯市鄂托克前旗 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yanchi, Ningxia; Huanxian, Qingyang, Gansu; Ertok Qianqi, Ordos, Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1136.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1136.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1315.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">207.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:207.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤, 植被, 荒漠草原</w:t>
+        <w:t xml:space="preserve">Theme:Soil, vegetation, desert grassland</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">宁夏盐池,  甘肃庆阳环县,  内蒙古自治区鄂尔多斯市鄂托克前旗 </w:t>
+        <w:t xml:space="preserve">Place:Yanchi County,  Inner Mongolia Autonomous Region,  Erdos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1137,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1310,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1399,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1487,828 +1226,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马红彬,  王红梅 </w:t>
+        <w:t xml:space="preserve">contributors:,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马红彬  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王红梅  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马红彬,王红梅. 甘肃省、宁夏回族自治区和内蒙古自治区暖温性荒漠化草地利用方式、种植模式和施氮对多年生牧草产量及品质数据集（2017-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.dgrass.db2093.2022.</w:t>
+        <w:t xml:space="preserve">, . Data set on the effects of utilization mode, planting mode and nitrogen application on perennial forage yield and quality of warm temperate Desertification Grassland in Gansu Province, Ningxia Hui Autonomous Region and Inner Mongolia Autonomous Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.dgrass.db2093.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>