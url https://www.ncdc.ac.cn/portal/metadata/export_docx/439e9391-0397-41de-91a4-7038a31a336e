--- v0 (2026-05-10)
+++ v1 (2026-08-08)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014年冷龙岭地区GPS控制点数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014 Lenglongling Area GPS control point data set</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014 Lenglongling Area GPS control point data set</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0012.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0012.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.96</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集针对冷龙岭地区，全球定位系统(Global Position System，GPS)控制点联测数据集包括控制点的序号、经度、纬度、高程。数据集包含485条记录，主要通过采购了该地区国家一级控制点，利用国家一级控制点进行静态测量，同步测量时间1小时以上，通过解算获取冰川区控制点；通过动态差分GPS进行动态联测获取。数据集中经度，单位度(°)，纬度，单位度(°)，高程，即当年冰川表面高程，单位米(m)。</w:t>
+        <w:t xml:space="preserve">This data set is aimed at Lenglongling area. The data set includes the serial number, longitude, latitude and elevation of the control points. The data set contains 485 records, mainly through the purchase of the national first-class control points in the region, the use of national first-class control points for static measurement, synchronous measurement time of more than 1 hour, through the solution to obtain the glacier area control points; through dynamic differential GPS dynamic joint survey. In the data set, longitude, unit degree (°), latitude, unit degree (°), elevation, that is, the glacier surface elevation in the current year, unit meter (m). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要为实测数据，数据主要来源为国家一级控制点静态测量，动态差分GPS动态联测。</w:t>
+        <w:t xml:space="preserve">This data set is mainly measured data, and the main data sources are static measurement of national first-class control points and dynamic differential GPS dynamic joint survey.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">主要通过采购了该地区国家一级控制点，利用天宝公司(Trimble)5800型号的全球定位系统(Global Position System，GPS) 同步测量时间1小时以上，并通过Trimble Geomatics Office 软件进行解算获取冰川区控制点；然后通过动态差分GPS进行动态联测获取，动态差分GPS测量过程规范化和标准化，并严格复核。</w:t>
+        <w:t xml:space="preserve">Through purchasing the first level national control points in the region, the global position system (GPS) of Trimble 5800 model is used to synchronously measure the time of more than 1 hour, and the time is measured through the Trimble Geomatics office The software is used to calculate and obtain the control points in the glacier area; then the dynamic differential GPS is used to obtain the dynamic joint measurement, and the dynamic differential GPS measurement process is standardized and standardized, and strictly rechecked.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用4-6台华测X20或T5 GNSS进行联测，同步测量时间1小时以上，并采用1-3个国家级控制点进行联测；成果解算精度控制在2cm以内</w:t>
+        <w:t xml:space="preserve">4-6 stations of China Survey X20 or T5 GNSS are used for joint survey, the synchronous measurement time is more than 1 hour, and 1-3 national control points are used for joint survey; the result calculation accuracy is controlled within 2cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/08/01-2014/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/08/01-2014/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冷龙岭 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lenglongling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">40.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:40.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">EXCEL</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冷龙岭, 控制点, GPS</w:t>
+        <w:t xml:space="preserve">Theme:Lenglongling, control point, GPS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冷龙岭 </w:t>
+        <w:t xml:space="preserve">Place:Lenglongling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">曹泊,  崔航 </w:t>
+        <w:t xml:space="preserve">contributors:Cao Bo,  Cui hang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Cao Bo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">曹泊,崔航. 2014年冷龙岭地区GPS控制点数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.96.</w:t>
+        <w:t xml:space="preserve">Cao Bo, Cui hang. 2014 Lenglongling Area GPS control point data set. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.96.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>