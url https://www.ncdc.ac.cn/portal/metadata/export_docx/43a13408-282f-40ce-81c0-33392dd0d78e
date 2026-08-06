--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区1:50万基础自然灾害空间数据集（2005年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Inner Mongolia 1:500000 basic natural disaster spatial data set (2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inner Mongolia 1:500000 basic natural disaster spatial data set (2005)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3889.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3889.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.774</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集包括内蒙古自治区地震灾害指标：内蒙古自治区2005年地震动反应谱特征周期图，内蒙古自治区2005年地震动峰值加速区划图。根据内蒙古自治区地震专题图提取。 比例尺为 1:50万 字段1：加速度值 数据类型：float（6） 字段2：反应谱特征 数据类型：Text（5）</w:t>
+        <w:t xml:space="preserve">The dataset includes earthquake disaster indicators in Inner Mongolia Autonomous Region: the characteristic period map of seismic response spectrum in Inner Mongolia Autonomous Region in 2005, and the acceleration zoning map of seismic peak in Inner Mongolia Autonomous Region in 2005. Extract from the earthquake thematic map of Inner Mongolia Autonomous Region. On a scale of 1:500000 Field 1: Acceleration value Data type: float (6) Field 2: Response spectrum characteristics Data type: Text (5) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区地震灾害专题图，其他参考资料</w:t>
+        <w:t xml:space="preserve">Special Map of Earthquake Disasters in Inner Mongolia Autonomous Region, Other Reference Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正然后经过数字化，严格按照50万比例尺所需提取、整理和修编空间数据和属性数据</w:t>
+        <w:t xml:space="preserve">Utilize remote sensing software such as GIS and ENVI to accurately correct the required images and then digitize them, strictly extracting, organizing, and editing spatial and attribute data at a scale of 500000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">扫描专题图，经过精校正</w:t>
+        <w:t xml:space="preserve">Scan thematic maps and undergo precise correction </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2005/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2005/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地震, 地震动反应谱特征周期, 灾害, 地震动峰值加速区划</w:t>
+        <w:t xml:space="preserve">Theme:earthquake, Characteristic period of seismic response spectrum, disaster, Acceleration division of peak earthquake</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Engineering Geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005</w:t>
+        <w:t xml:space="preserve">Time:2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古 </w:t>
+        <w:t xml:space="preserve">Place:Inner Mongolia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">126.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">盖春梅  </w:t>
+        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 内蒙古自治区1:50万基础自然灾害空间数据集（2005年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.774.</w:t>
+        <w:t xml:space="preserve">WU Lizong. Inner Mongolia 1:500000 basic natural disaster spatial data set (2005). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.774.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>