--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西鄂尔多斯高原-阴山北麓荒漠植物DNA条形码数据集（2017-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">DNA Barcode Dataset of Desert Plants in the North foothills of the West Ordos Plateau Yinshan Mountains (2017-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DNA Barcode Dataset of Desert Plants in the North foothills of the West Ordos Plateau Yinshan Mountains (2017-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db7036.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db7036.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.I-VEG.DB7036.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集以乌兰布和沙漠、库布齐沙漠、阿拉善盟贺兰山东经 106°以东、阴山北麓等为调查区，于2017-2021年调查了这些区域的主要荒漠植物，在这些区域的草原化灌木荒漠、半灌木-矮半灌木荒漠、灌木荒漠等植被类型的优势植物。在柠条-蒙古沙拐枣-霸王-矮禾草荒漠、矮锦鸡儿-矮禾草荒漠、油蒿荒漠、半日花 -矮禾草荒漠、刺旋花-矮禾草荒漠、绵刺-矮禾草荒漠等典型区域取样，提取植物DNA，测定荒漠植物的 DNA条形码。依据项目要求，对每份植物材料的5个DNA条形码片段（ITS，matK, rbcL, trnL-F, trnH-psbA）进行测序。本数据集包含DNA条形码405份1732条。</w:t>
+        <w:t xml:space="preserve">This dataset surveyed the main desert plants in Ulanbuhe Desert, Kubuqi Desert, east of Helan Mountain in Alxa League, and the northern foot of Yinshan Mountain from 2017 to 2021. The dominant vegetation types in these areas were grassland shrub desert, semi shrub dwarf semi shrub desert, and shrub desert. Samples were taken from typical areas such as Ningtiao Mongolian Calligonum mongolicum Bawang Dwarf Grass Desert, Dwarf Caragana Dwarf Grass Desert, Oil Artemisia Desert, Half day Flower Dwarf Grass Desert, Spiny Flower Dwarf Grass Desert, and Soft Spiny Dwarf Grass Desert. Plant DNA was extracted and the DNA barcodes of desert plants were measured. According to project requirements, sequence 5 DNA barcode fragments (ITS, matK, rbcL, trnL-F, trnH psbA) from each plant material. This dataset contains 405 DNA barcodes with 1732 entries. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自主产生。</w:t>
+        <w:t xml:space="preserve">  Autonomously generated</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  野外采集、实验试验和数字化加工。</w:t>
+        <w:t xml:space="preserve">  Field collection, experimental testing, and digital processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.植物标本的采集制作及DNA材料的获取   植物标本在野外采集，并栓挂采集号牌，野外记录采集地点坐标及生境。为了保证凭证标本与DNA材料的一致性，在压制标本过程中，直接从凭证标本上采集无明显病害或虫害的健康叶片，放在纸张很薄的小纸袋内，纸袋上的编号与标本采集号一致。经筛选、剔除腐烂标本，共获得1300份完整标本，标本经压干后上台纸。DNA材料在-80℃冰箱永久保存。   2.植物标本图像数据获取   标本图像采用高分辨相机拍摄，进行图像亮度调整和锐化处理，形成植物标本图像数据。   3.DNA条形码产生   采用磁珠法或CTAB法提取植物DNA。提取完成后，取少量样品利用琼脂糖凝胶电泳检测DNA的质量和完整性。采用PCR扩增项目要求的5个DNA条形码。扩增产物交由专业测序公司进行测序，为保证获得正确的序列，分别从两端测通。测序使用ABI系列自动测序仪（Applied Biosystems, Foster City, California, USA）。测序引物使用PCR扩增引物。   得到测序公司返回的峰图后，使用Geneious或Chromas软件进行人工校对，去除两端低质量的碱基序列，将正反序列进行拼接编辑，得到DNA序列并存为FASTA格式文件。为了验证测序的准确性或材料是否受到污染，通过NCBI网站的BLASTn功能检查每个样本已拼接好的DNA条形码序列。若某样本的条形码序列（query sequence）匹配的score值最高者（subject sequence）为同科、同属或同种的序列时，判定此样本在材料采集和实验过程中未出现错误，其条形码序列可初步确定为正确。   4.DNA条形码信息表生成   对采样地点、地理坐标、海拔及生境等信息进行整编，同时通过样本编号与植物标本图像数据相衔接，通过样本采集号与实物标本相衔接，最终形成DNA条形码描述信息表。</w:t>
+        <w:t xml:space="preserve">  1. Collection and production of plant specimens and acquisition of DNA material   Plant specimens were collected in the field with collection number plates bolted on, and the coordinates of the collection site and habitat were recorded in the field. In order to ensure the consistency between the voucher specimens and DNA materials, healthy leaves without obvious diseases or insect pests were collected directly from the voucher specimens in the process of pressing the specimens, and placed in small paper bags with very thin paper, and the numbers on the paper bags were consistent with the specimen collection numbers. After screening and removing decayed specimens, a total of 1,300 complete specimens were obtained, which were pressed dry and then put on the counterpane. the DNA material was permanently preserved in the refrigerator at -80℃.   2. Image data acquisition of plant specimens   The specimen images were captured with a high-resolution camera, and the image brightness was adjusted and sharpened to form the image data of the plant specimens.   3. DNA barcode generation   Plant DNA is extracted by magnetic bead method or CTAB method, and after extraction, a small amount of sample is taken to detect the quality and integrity of DNA by agarose gel electrophoresis. PCR was used to amplify the 5 DNA barcodes required by the project. The amplified products were handed over to a professional sequencing company for sequencing, and in order to ensure that the correct sequence was obtained, they were sequenced through from both ends respectively. Sequencing was performed using an ABI series automated sequencer (Applied Biosystems, Foster City, California, USA). Sequencing primers used PCR amplification primers.   After obtaining the peak maps returned by the sequencing company, the DNA sequences were manually aligned using Geneious or Chromas software to remove low-quality base sequences at both ends, and the forward and reverse sequences were spliced and edited to obtain the DNA sequences and saved as FASTA format files. To verify the accuracy of sequencing or whether the material was contaminated, the spliced DNA barcode sequences of each sample were checked through the BLASTn function on the NCBI website. If a sample's barcode sequence (query sequence) matches the highest score value (subject sequence) for the same family, genus or species, it is determined that the sample in the material collection and experimental process did not make mistakes, its barcode sequence can be initially determined as correct.   4. Generation of DNA barcode information table   Sampling location, geographic coordinates, elevation and habitat information is compiled, and at the same time, the sample number is connected with the image data of the plant specimen, and the sample collection number is connected with the physical specimen, which ultimately forms the DNA barcode description information table. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西鄂尔多斯和阴山北麓 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:West Ordos and the northern foothills of Yinshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">481.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:481.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DNA条形码, ITS, matK, rbcL, trnL-F, trnH-psbA</w:t>
+        <w:t xml:space="preserve">Theme:DNA barcode, ITS, matK, rbcL, trnL-F, trnH-psbA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西鄂尔多斯,  阴山北麓 </w:t>
+        <w:t xml:space="preserve">Place:West Ordos,  north foot of Yinshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵昕 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵昕  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Xin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017FY100200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国荒漠主要植物群落调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of main plant communities in Chinese desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵昕. 西鄂尔多斯高原-阴山北麓荒漠植物DNA条形码数据集（2017-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB7036.2025.</w:t>
+        <w:t xml:space="preserve">ZHAO Xin. DNA Barcode Dataset of Desert Plants in the North foothills of the West Ordos Plateau Yinshan Mountains (2017-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB7036.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>