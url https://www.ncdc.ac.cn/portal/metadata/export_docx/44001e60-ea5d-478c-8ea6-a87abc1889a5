--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">海河流域多尺度地表通量与气象要素观测数据集：大兴站-涡动相关仪(2008-2010年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of multi-scale surface fluxes and meteorological elements in Haihe River Basin: Daxing station eddy correlator (2008-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of multi-scale surface fluxes and meteorological elements in Haihe River Basin: Daxing station eddy correlator (2008-2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3829.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3829.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.424</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集包含了2008年1月1日至2010年12月31日的涡动相关仪观测数据。站点位于北京市大兴区魏善庄，下垫面是玉米/小麦、瓜果。观测点的经纬度是116.4271E, 39.6213N，海拔20m。 涡动相关仪发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），奥布霍夫长度，感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/(m2s)），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为九级（质量标识1:（0&lt;Δst &lt;15, &lt;0ITC&lt;30）; 2: （16&lt;Δst &lt;30, 0&lt;ITC&lt;30）;3:( 0&lt;Δst &lt;30, 31&lt;ITC&lt;75); 4: （31&lt;Δst &lt;75, 0&lt;ITC&lt;30）; 5: （0&lt;Δst &lt;75, 31&lt;ITC&lt;100）; 6: （76&lt;Δst &lt;100, ITC&lt;100）; 7: （Δst &lt;250, ITC&lt;250）; 8: （Δst &lt;1000, ITC&lt;1000）; 其余为9）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储。 观测试验或站点信息请参考 Jia et al,(2012),数据处理请参考Liu et al.(2013)。</w:t>
+        <w:t xml:space="preserve">The data set includes the observation data of eddy correlator from January 1, 2008 to December 31, 2010. The site is located in Weishanzhuang, Daxing District, Beijing. The underlying surface is corn / wheat, melon and fruit. The longitude and latitude of the observation point are 116.4271e, 39.6213n and 20m above sea level. The observation data released by the eddy correlator include: date / time, wind direction WDIR (?), horizontal wind speed wnd (M / s), standard deviation of lateral wind speed STD uuy (M / s), ultrasonic virtual temperature TV (℃), water vapor density H2O (g / m3), carbon dioxide concentration CO2 (mg / m3), friction velocity ustar (M / s), obkhov length, sensible heat flux HS (w / m2), latent heat flux Le (w / m2) ）, carbon dioxide flux FC (mg / (M2S)), quality mark of sensible heat flux QA ﹣ HS, quality mark of latent heat flux QA ﹣ Le, quality mark of carbon dioxide flux QA ﹣ FC. (76 &amp; lt; Δ st &amp; lt; 100, ITC &amp; lt; 100); 7: (Δ st &amp; lt; 250, ITC &amp; lt; 250; 8: (Δ st &amp; lt; 1000, ITC &amp; lt; 1000); the rest is 9). The meaning of data time, for example, 0:30 represents the average of 0:00-0:30; data is stored in *. XLS format. For observation test or station information, please refer to Jia et al. (2012), and for data processing, please refer to Liu et al. (2013). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">涡动相关仪的采集频率是10Hz，架高为3m，超声朝向是295度（正北向为0度），超声风速仪与CO2/H2O分析仪之间的距离是18cm。</w:t>
+        <w:t xml:space="preserve">The acquisition frequency of the eddy correlator is 10Hz, the frame height is 3M, the ultrasonic direction is 295 degrees (0 degrees in the north direction), and the distance between the ultrasonic anemometer and the CO2 / H2O analyzer is 18cm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">发布的数据是采用Edire软件对原始采集的10Hz数据进行后处理得到的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（平面拟合法），频率响应修正，超声虚温修正和密度（WPL）修正等。</w:t>
+        <w:t xml:space="preserve">The published data is the 30 minute data obtained from the post-processing of the original 10 Hz data collected by the edire software. The main processing steps include: outlier elimination, delay time correction, coordinate rotation (plane fitting), frequency response correction, ultrasonic virtual temperature correction and density (WPL) correction, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">对各通量值进行质量评价，主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Edire软件输出的30min通量值也进行了筛选：（1）剔除仪器出错时的数据；（2）剔除降水前后1h的数据；（3）剔除10Hz原始数据每30min内缺失率大于3%的数据；（4）剔除夜间弱湍流的观测数据（u*小于0.1m/s）。观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-6999。</w:t>
+        <w:t xml:space="preserve">The quality evaluation of each flux value is mainly the test of atmospheric stability (Δ st) and turbulence similarity (ITC). The 30min flux value output by edire software was also screened: (1) data in case of instrument error; (2) data in 1H before and after precipitation; (3) data with loss rate greater than 3% in every 30min of 10Hz original data; (4) observation data with weak turbulence at night (U * less than 0.1M / s). The average period of observation data is 30 minutes, 48 data in a day, and the missing data is marked as - 6999. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京市大兴区海河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:8.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">潜热通量, 二氧化碳通量, 涡动相关仪, 感热通量</w:t>
+        <w:t xml:space="preserve">Theme:Latent heat flux, CO2 flux, Eddy correlator, Sensible heat flux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008 2010</w:t>
+        <w:t xml:space="preserve">Time:2008 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">海河流域,  大兴区,  北京市 </w:t>
+        <w:t xml:space="preserve">Place:Haihe River Basin,  Daxing District,  Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  徐自为 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Xu ziwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐自为  </w:t>
+        <w:t xml:space="preserve">author:Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,徐自为. 海河流域多尺度地表通量与气象要素观测数据集：大兴站-涡动相关仪(2008-2010年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.424.</w:t>
+        <w:t xml:space="preserve">Liu shaomin, Xu ziwei. Data set of multi-scale surface fluxes and meteorological elements in Haihe River Basin: Daxing station eddy correlator (2008-2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.424.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Zhu Zhongli, Jia Zhenzhen, Zhu Mingjia. Measurements of evapotranspiration from eddy-covariance systems and large aperture scintillometers in the Hai River Basin, China[J]. Journal of Hydrology, 2013, 487: 24-38. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">