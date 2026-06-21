--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国PM2.5 1km空间分布数据集（2018-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">China PM2.5 1km Spatial Distribution Dataset (2018-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">China PM2.5 1km Spatial Distribution Dataset (2018-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.7547774</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7547774</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4185.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  目前，在各种大气污染物的模拟中，独立痕量气体的模拟受到关键遥感产品分辨率不足的制约，导致模拟可靠性不足。本研究将空间采样和参数卷积相结合，利用地面观测、遥感产品、气象数据、援助数据和随机 ID 优化 LightGBM。通过上述技术和大气污染物序列模拟，我们得到了 2015-2018 年中国大部分地区 PM2.5 每日 1 公里分辨率的无缝产品。通过随机抽样、随机站点抽样、特定区域验证、不同模型比较以及不同研究的横向比较，我们验证了我们对多种大气污染物空间分布的模拟是可靠和有效的。</w:t>
+        <w:t xml:space="preserve">At present, in the simulation of various atmospheric pollutants, the simulation of independent trace gases is constrained by the insufficient resolution of key remote sensing products, resulting in insufficient simulation reliability. This study combines spatial sampling and parameter convolution to optimize LightGBM using ground observations, remote sensing products, meteorological data, aid data, and random IDs. Through the above techniques and simulation of atmospheric pollutant sequences, we obtained seamless products with a daily resolution of 1 kilometer for PM2.5 in most parts of China from 2015 to 2018. Through random sampling, random site sampling, specific area validation, comparison of different models, and horizontal comparison of different studies, we have verified that our simulation of the spatial distribution of various atmospheric pollutants is reliable and effective. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究使用的数据包括中国PM2.5每日地面监测数据。此外，还使用了遥感数据、气象数据和辅助数据。</w:t>
+        <w:t xml:space="preserve">    The data used in this study includes daily ground monitoring data of PM2.5 in China. In addition, remote sensing data, meteorological data, and auxiliary data were also used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于随机ID、空间采用、参数卷积和其他方法的多污染物通用机器学习模型，可在预测大气污染物浓度变化时更好地考虑多种因素，并优化对污染物空间分布的估计。我们使用CV和视觉定性分析来评估模型结果。将LightGBM、LSTM 和RF-Ps与我们的模型进行比较，以评估其性能。最后，我们使用 SHAP 尝试解释模型的输出结果。</w:t>
+        <w:t xml:space="preserve">    A multi pollutant universal machine learning model based on random IDs, spatial adoption, parameter convolution, and other methods can better consider multiple factors when predicting changes in atmospheric pollutant concentrations and optimize the estimation of pollutant spatial distribution. We use CV and visual qualitative analysis to evaluate the model results. Compare LightGBM, LSTM, and RF Ps with our model to evaluate their performance. Finally, we use SHAP to attempt to explain the output results of the model.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  随机样本的 CV 值为：PM2.5 的 R2 为 0.88，均方根误差为 9.91 µg/m3。结合 SHapley Additive exPlanations（SHAP）方法，明确了模拟过程中不同参数的作用，并证实了参数卷积的积极作用。</w:t>
+        <w:t xml:space="preserve">    The CV value of the random sample is: the R2of PM2.5 is 0.88, and the root mean square error is 9.91 µ g/m3. By combining the SHapley Additive exPlans (SHAP) method, the roles of different parameters in the simulation process were clarified, and the positive effect of parameter convolution was confirmed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/03/19-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/03/19-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">40.4 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:40.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:gz and GeoTIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空气污染物, 机器学习模型优化, 空气污染物空间分布产品, SHAP</w:t>
+        <w:t xml:space="preserve">Theme:Air pollutants, machine learning model optimization, spatial distribution products of air pollutants, SHAP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">叶红 </w:t>
+        <w:t xml:space="preserve">contributors:YE Hong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">叶红  </w:t>
+        <w:t xml:space="preserve">author:YE Hong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YE Hong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">叶红. 中国PM2.5 1km空间分布数据集（2018-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4185.2024.</w:t>
+        <w:t xml:space="preserve">YE Hong. China PM2.5 1km Spatial Distribution Dataset (2018-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4185.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chi Y, Zhan Y, Wang K, Ye H. Sequential spatiotemporal distribution of PM₂.5, SO₂ and Ozone in China from 2015 to 2020[J]. Earth System Science Data Discussions, 2023, 2023: 1-38. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2023-76.</w:t>
       </w:r>