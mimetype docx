--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区ALOS PALSAR地面同步观测数据集（2008年6月10日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: alos PALSAR ground synchronous observation data set in the encrypted observation area of Linze station (June 10, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: alos PALSAR ground synchronous observation data set in the encrypted observation area of Linze station (June 10, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1855.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1855.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1799</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年6月10日在临泽站加密观测区开展ALOS PALSAR土壤水分的卫星地面同步观测。   ALOS PALSAR数据为FBS模式，HH极化方式，过境时间约为23:39BJT。   土壤水分观测；观测目标：0-5cm表层土壤。观测仪器：环刀（体积50cm^3）。观测样方和采样次数：自东向西第七和第八航线下LY07和LY08样方（每个样方9次观测），样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测站样方样带坐标.xls。预处理数据为土壤体积含水量。样方数据存储：Excel。</w:t>
+        <w:t xml:space="preserve">The satellite ground synchronous observation of ALOS PALSAR soil moisture was carried out in the intensive observation area of Linze station on June 10, 2008. Alos PALSAR data is FBS mode, HH polarization mode, and the transit time is about 23:39bjt. Soil moisture observation; Observation target: 0-5cm topsoil. Observation instrument: ring knife (volume 50cm ^ 3). Observation quadrats and sampling times: ly07 and ly08 quadrats (9 observations for each quadrat) under the seventh and eighth routes from east to west. See the metadata "Heihe comprehensive remote sensing joint test: layout of quadrats in the encrypted observation area of Linze station" for the distribution and number of quadrats, and see the quadrats coordinates.xls of the encrypted observation station of Linze station for the sample orientation. The pretreatment data is soil volume water content. Quadrat data storage: Excel </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年6月10日在临泽站加密观测区开展ALOS PALSAR土壤水分的卫星地面同步观测。</w:t>
+        <w:t xml:space="preserve">  The satellite ground synchronous observation of ALOS PALSAR soil moisture was carried out in the intensive observation area of Linze station on June 10, 2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ALOS PALSAR数据为FBS模式，HH极化方式，过境时间约为23:39BJT。   土壤水分观测；观测目标：0-5cm表层土壤。观测仪器：环刀（体积50cm^3）。观测样方和采样次数：自东向西第七和第八航线下LY07和LY08样方（每个样方9次观测）。</w:t>
+        <w:t xml:space="preserve"> Alos PALSAR data is FBS mode, HH polarization mode, and the transit time is about 23:39bjt.   Soil moisture observation; Observation target: 0-5cm topsoil. Observation instrument: ring knife (volume 50cm ^ 3). Observation quadrat and sampling times: ly07 and ly08 quadrats under the seventh and eighth routes from east to West (9 observations per quadrat)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/11/22-2018/11/22</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/11/22-2018/11/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">939.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:939.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PALSAR, 土壤水分, 地面同步观测, 环刀, 航天遥感, 土壤, 微波遥感</w:t>
+        <w:t xml:space="preserve">Theme:PALSAR, soil moisture, ground synchronous observation, ring knife, aerospace remote sensing, soil, microwave remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游干旱区水文试验区,  临泽站加密观测区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hydrological experimental area in arid area of the middle reaches,  intensive observation area of Linze station,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡 </w:t>
+        <w:t xml:space="preserve">contributors:Song Yi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡  </w:t>
+        <w:t xml:space="preserve">author:Song Yi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Song Yi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宋怡. 黑河综合遥感联合试验：临泽站加密观测区ALOS PALSAR地面同步观测数据集（2008年6月10日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1799.</w:t>
+        <w:t xml:space="preserve">Song Yi. Heihe integrated remote sensing joint test: alos PALSAR ground synchronous observation data set in the encrypted observation area of Linze station (June 10, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1799.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>