--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年祁连山老虎沟12号冰川4900米冰温观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of 4900m ice temperature of Laohugou glacier No.12 in Qilian Mountains in 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of 4900m ice temperature of Laohugou glacier No.12 in Qilian Mountains in 2011</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/casnw.019.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.019.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1281</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为祁连山冰川与生态环境综合观测研究站-祁连山老虎沟12号冰川4900m处冰温的观测数据，温度探头采用热敏电阻制作，共15个探头，从0.5m深度到25m深度，温度探头经过严格的温度标定，得到探头的电阻-温度变化曲线，维度转换误差不大于0.01℃。</w:t>
+        <w:t xml:space="preserve">This data is the observation data of ice temperature at 4900m of Laohugou glacier 12 in Qilian Mountain. The temperature probe is made of thermistor. There are 15 probes, from 0.5m depth to 25m depth. After strict temperature calibration, the resistance temperature curve of the probe is obtained, and the dimension conversion error is not more than 0.01 ℃. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">Automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经人工处理。</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">Professional personnel are responsible for the data acquisition and processing in each stage, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2011/10/13</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2011/10/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">老虎沟12号冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Laohugou glacier No.12 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 冰川温度</w:t>
+        <w:t xml:space="preserve">Theme:Glaciers, glacier temperatures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">肃北县,  甘肃省,  酒泉市 </w:t>
+        <w:t xml:space="preserve">Place:Subei County,  Jiuquan City,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔</w:t>
+        <w:t xml:space="preserve">contacts:Qin Xiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967370</w:t>
+        <w:t xml:space="preserve">phone:0931-4967370</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">qinxiang@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:qinxiang@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔 </w:t>
+        <w:t xml:space="preserve">contributors:Qinxiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔  </w:t>
+        <w:t xml:space="preserve">author:Qinxiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Qinxiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">秦翔. 2011年祁连山老虎沟12号冰川4900米冰温观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1281.</w:t>
+        <w:t xml:space="preserve">Qinxiang. Observation data of 4900m ice temperature of Laohugou glacier No.12 in Qilian Mountains in 2011. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1281.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>