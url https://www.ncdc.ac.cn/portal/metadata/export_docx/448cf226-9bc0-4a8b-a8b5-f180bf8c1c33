--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">东北1km多年冻土分布图（2023-2024年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution Map of Permafrost within 1km of Northeast China (2023-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution Map of Permafrost within 1km of Northeast China (2023-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7270.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7270.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7270.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为东北地区多年冻土分布数据，结合实测钻孔和坑探数据，以地形因子、植被因子、气象因子、土壤与水文因子数据为驱动，采用机器学习方法（随机森林）进行模型构建。多年冻土主要呈“W”型分布在大小兴安岭地区，在大兴安岭北部高纬度地带多年冻土呈斑块状或连续分布，并沿着大兴安岭山脊线往南延伸至阿尔山附近，分布区域的海拔较高。在大兴安岭东侧和小兴安岭北部，多年冻土主要呈树枝状分布在山区河谷低地。可靠的精度使得此冻土分布数据可以作为全球变暖背景下东北地区多年冻土模拟的标定基准和历史参考。数据格式为GeoTIFF，空间分辨率约1km，地理坐标系为WGS 1984。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据：实测钻孔和坑探数据。   环境变量数据：选取了地形、植被、气候、水文及土壤五大类环境变量作为预测因子。   地形因子：基于数字高程模型（DEM）提取海拔、坡度、坡向、地形湿度指数、地形位置指数及地形起伏度。   植被/水文因子：利用Landsat8遥感产品提取归一化植被指数（NDVI）、增强型植被指数（EVI）、归一化水体指数（NDWI）。   气象因子：地表温度（LST）和降水数据则基于产品数据，并以此推算融化指数、冻结指数，作为关键中间变量输入。</w:t>
+        <w:t xml:space="preserve"> Raw data: measured drilling and pit exploration data.  Environmental variable data: Five major categories of environmental variables including terrain, vegetation, climate, hydrology, and soil were selected as predictive factors.  Terrain factor: Extracting altitude, slope, aspect, terrain humidity index, terrain position index, and terrain undulation based on digital elevation model (DEM).  Vegetation/hydrological factors: Use Landsat 8 remote sensing products to extract normalized vegetation index (NDVI), enhanced vegetation index (EVI), and normalized water index (NDWI).  Meteorological factors: Surface temperature (LST) and precipitation data are based on product data, and are used to calculate melting and freezing indices as key intermediate variable inputs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据预处理：对所有多源栅格数据进行空间配准与标准化处理。统一地理坐标系为 WGS_1984，将空间范围裁剪至研究区边界，并采用重采样技术将所有变量的空间分辨率统一降尺度至1000 m，格式统一为GeoTIFF，确保多源数据在空间上的严格匹配。利用ArcGIS的多值提取至点（Extract Multi-Values to Points）功能，提取每个样本点对应的环境变量数值，构建“样本-环境特征”高维数据集。构建的样本数据集包含目标变量（分类标签：1代表多年冻土，0代表季节冻土）及对应的特征向量。对提取结果进行完整性检查，剔除含有缺失值（NoData）或异常值的样本，确保模型输入数据的质量。   随机森林模型构建：采用分层随机抽样法（Stratified Random Sampling），将数据集划分为训练集（70%）和测试集（30%）。基于Python环境下的scikit-learn机器学习库构建随机森林分类模型。针对样本不平衡问题，将class_weight参数设为 'balanced'。通过网格搜索对关键超参数进行优化，最终确定决策树数量（n_estimators）为1000，最大深度（max_depth）及节点分裂最小样本数（min_samples_split）等参数，并固定随机种子（random_state）以保证结果的可重复性。将环境变量作为特征输入，冻土类型作为标签进行模型训练。   精度评价：计算混淆矩阵、总体准确率（Overall Accuracy）、精确率（Precision）、召回率（Recall）、F1-Score及Kappa系数。</w:t>
+        <w:t xml:space="preserve">    Data preprocessing: Perform spatial registration and standardization on all multi-source raster data. The unified geographic coordinate system is WGS1984, and the spatial range is cropped to the boundary of the study area. The spatial resolution of all variables is uniformly downscaled to 1000 m using resampling techniques, and the format is unified as GeoTIFF to ensure strict spatial matching of multi-source data. Using ArcGIS' Extract Multi Values to Points feature, extract the environmental variable values corresponding to each sample point and construct a high-dimensional dataset of "sample environment features". The constructed sample dataset includes the target variables (classification labels: 1 represents permafrost, 0 represents seasonal permafrost) and their corresponding feature vectors. Perform integrity checks on the extracted results, eliminate samples containing missing values (NoData) or outliers, and ensure the quality of the input data for the model.  Random Forest Model Construction: Stratified Random Sampling is used to divide the dataset into a training set (70%) and a testing set (30%). Build a random forest classification model based on the scikit learn machine learning library in Python environment. To address the issue of sample imbalance, set the class_ceight parameter to 'balanced'. Optimize key hyperparameters through grid search, and ultimately determine the number of decision trees (n_estimators) to be 1000, the maximum depth (x_depth), and the minimum number of samples for node splitting (min_stamples_split), and fix the random seed (random_state) to ensure the reproducibility of the results. Use environmental variables as feature inputs and frozen soil types as labels for model training.  Accuracy evaluation: Calculate confusion matrix, Overall Accuracy, Precision, Recall, F1 Score, and Kappa coefficient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据采用机器学习方法进行模型构建，计算混淆矩阵、总体准确率（Overall Accuracy）、精确率（Precision）、召回率（Recall）、F1-Score及Kappa系数。结果显示，模型具有较高的一致性。</w:t>
+        <w:t xml:space="preserve"> This data is modeled using machine learning methods, calculating confusion matrix, Overall Accuracy, Precision, Recall, F1 Score, and Kappa coefficient. The results show that the model has high consistency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国东北地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northeast China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国东北, 多年冻土, 1km</w:t>
+        <w:t xml:space="preserve">Theme:Northeast China, permafrost, 1km</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国东北地区 </w:t>
+        <w:t xml:space="preserve">Place:Northeast China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">邹德富,  赵林 </w:t>
+        <w:t xml:space="preserve">contributors:Zou Defu,  Zhao Lin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">焦雪铃  </w:t>
+        <w:t xml:space="preserve">author:Jiao Xueling </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Chong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022FY100700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">邹德富,赵林. 东北1km多年冻土分布图（2023-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7270.2026.</w:t>
+        <w:t xml:space="preserve">Zou Defu, Zhao Lin. Distribution Map of Permafrost within 1km of Northeast China (2023-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7270.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>