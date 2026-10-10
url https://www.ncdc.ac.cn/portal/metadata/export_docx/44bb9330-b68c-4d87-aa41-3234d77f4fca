--- v1 (2026-08-26)
+++ v2 (2026-10-10)
@@ -2667,117 +2667,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（1） 冯起，常宗强，席海洋等. 基于碳氮循环的中蒙荒漠生态脆弱区生态系统对全球变化响应研究[J]. 地球科学进展, 2022, 37(11): 1101-1114.</w:t>
+        <w:t xml:space="preserve">冯起 常宗强,席海洋,苏永红,温小虎,朱猛,张举涛,张成琦. 基于碳氮循环的中蒙荒漠生态脆弱区生态系统对全球变化响应研究[J]. 地球科学进展, 2022-11-16 00:00:00.0, 37(11): 1101-1114.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">冯起 白光祖,李宗省等. 加快构建西北地区生态保护新格局[J]. 中国科学院院刊, 2022, 37(10): 1457-1470.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（3） LiYongge，LiuWei，FengQi，etal. Effects of land use and land cover change on soil organic carbon storage in the Hexi Regions, Northwest China[J]. Journal of Environmental Management, 2022, 312: 114911.</w:t>
+        <w:t xml:space="preserve">Li Yongge, Liu Wei, Feng Qi, Zhu Meng, Yang Linshan, Zhang Jutao. Effects of land use and land cover change on soil organic carbon storage in the Hexi regions, Northwest China[J/OL]. Journal of Environmental Management, 2022-06-15, 312: 114911. DOI: 10.1016/j.jenvman.2022.114911.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（4） ZhuMeng，FengQi，QinYanyan，etal. The role of topography in shaping the spatial patterns of soil organic carbon[J]. CATENA, 2019, 176: 296-305.</w:t>
+        <w:t xml:space="preserve">Zhu Meng, Feng Qi, Qin Yanyan, Cao Jianjun, Zhang Mengxu, Liu Wei, Deo RavineshC, Zhang Chengqi, Li Ruolin, Li Baofeng. The role of topography in shaping the spatial patterns of soil organic carbon[J/OL]. CATENA, 2019-05-01, 176: 296-305. DOI: 10.1016/j.catena.2019.01.029.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>