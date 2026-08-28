--- v0 (2026-06-29)
+++ v1 (2026-08-28)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SNPs associated with environmental adaptation in sago (2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">沙米环境适应性相关SNP（2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ZDYF.db1669.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">SNPs associated with environmental adaptation in sago (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.ZDYF.db1669.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.ZDYF.db1669.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.ZDYF.db1669.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Genetic adaptation analysis of the environment in the sandy sandy area of Shami was carried out by RAD population sequencing, and 6124 SNPs were finally obtained after SNP calling and quality control of the obtained data, which were combined with the WorldClim database version 1.4 (1950-2000,). Combined with the ecological factor data downloaded from WorldClim database version 1.4 (1950-2000,), the correlation analysis between SNP diversity and environmental factors was carried out using Samβada software, and the correlation was determined by G-scores&gt;0.0001 to obtain the SNPs related to the environmental adaptation of sago. </w:t>
+        <w:t xml:space="preserve">  通过RAD群体测序进行沙米沙区环境的遗传适应性分析，对所得数据进行SNP calling和质量控制后，最终得到6124个SNP，结合WorldClim database version 1.4 (1950–2000, 下载的生态因子数据，利用Samβada软件进行SNP多样性与环境因子的关联分析，通过G-scores&gt;0.0001来确定相关性，得到沙米环境适应性相关SNP。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Genetic adaptation analysis of the environment in the sandy sandy area of Shami was carried out by RAD population sequencing, and 6124 SNPs were finally obtained after SNP calling and quality control of the obtained data, which were combined with the WorldClim database version 1.4 (1950-2000,). Combined with the ecological factor data downloaded from WorldClim database version 1.4 (1950-2000,), the correlation analysis between SNP diversity and environmental factors was carried out by using Samβada software, and the correlation was determined by G-scores&gt;0.0001 to obtain the SNPs related to environmental adaptation in sago.</w:t>
+        <w:t xml:space="preserve">  通过RAD群体测序进行沙米沙区环境的遗传适应性分析，对所得数据进行SNP calling和质量控制后，最终得到6124个SNP，结合WorldClim database version 1.4 (1950–2000, 下载的生态因子数据，利用Samβada软件进行SNP多样性与环境因子的关联分析，通过G-scores&gt;0.0001来确定相关性，得到沙米环境适应性相关SNP。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Genetic adaptation analysis of the environment in the sandy sandy area of Shami was carried out by RAD population sequencing, and 6124 SNPs were finally obtained after SNP calling and quality control of the obtained data, which were combined with the WorldClim database version 1.4 (1950-2000,). Combined with the ecological factor data downloaded from WorldClim database version 1.4 (1950-2000,), the correlation analysis between SNP diversity and environmental factors was carried out by using Samβada software, and the correlation was determined by G-scores&gt;0.0001 to obtain the SNPs related to environmental adaptation in sago.</w:t>
+        <w:t xml:space="preserve">  通过RAD群体测序进行沙米沙区环境的遗传适应性分析，对所得数据进行SNP calling和质量控制后，最终得到6124个SNP，结合WorldClim database version 1.4 (1950–2000, 下载的生态因子数据，利用Samβada软件进行SNP多样性与环境因子的关联分析，通过G-scores&gt;0.0001来确定相关性，得到沙米环境适应性相关SNP。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northern semi-arid region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北方半干旱区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:145.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">145.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Shami, RAD population sequencing, SNP</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙米, RAD群体测序, SNP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:In the semi-arid region of northern China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北方半干旱区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma Xiaofei,  Yin Xiaoyue,  chaojuqian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马小飞,  尹晓月,  钱朝菊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma Xiaofei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马小飞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2016YFC0500900</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016YFC0500900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国北方半干旱荒漠区沙漠化防治关键技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma Xiaofei, Yin Xiaoyue, chaojuqian. SNPs associated with environmental adaptation in sago (2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZDYF.db1669.2022.</w:t>
+        <w:t xml:space="preserve">马小飞,尹晓月,钱朝菊. 沙米环境适应性相关SNP（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZDYF.db1669.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>