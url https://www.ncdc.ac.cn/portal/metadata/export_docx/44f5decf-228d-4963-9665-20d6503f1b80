--- v0 (2026-05-09)
+++ v1 (2026-08-09)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">巴丹吉林沙漠遥感数据 1.0（1990-2010年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing data of Badain Jaran Desert 1.0 (1990-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing data of Badain Jaran Desert 1.0 (1990-2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0025.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0025.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.808</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含巴丹吉林沙漠的数字地形(DEM)、TM遥感影像和NDVI植被指数三类基础遥感数据。 1.DEM，数字地形数据, 源自美国NASA发布的SRTM1数据集，在沙漠地区进行了裁剪。分辨率为30 m。数据存放在DEM文件夹，可用ArcGIS打开dem.ovr文件。 2.TM影像数据。源自美国NASA发布的Landsat TM/ETM+ 543波段合成数据，在沙漠湖泊群分布地区进行了裁剪。分辨率为30 m。从1990年至2010年每5年的夏季和秋季各取1景，用于分析湖泊的长期变化。2002年各个季度有1景，用于分析湖泊的年内变化。数据存放在TM文件夹，TIFF格式，可用ArcGIS或ENVI软件打开。文件命名规则为yyyymm.tif，其中yyyy表示年份、mm表示月份，如199009表示影响数据对应的时间为1990年9月份。 3.NDVI，植被指数。源自美国NASA发布的MODIS-NDVI产品MOD13Q1，在沙漠地区进行了裁剪。包含2000~2012年生长季（6、7、8、9月份）每旬NDVI数据，空间分辨率为250 m，时间分辨率为16天。存放在NDVI文件夹，TIFF格式，可用ArcGIS或ENVI软件打开。文件命名规则为MOSAIC_TMP_yyyyddd.hdfout.250m_16_days_NDVI_roi.tif， 其中yyyy表示年份、ddd表示在该年的第ddd天。</w:t>
+        <w:t xml:space="preserve">This dataset contains three types of basic remote sensing data: digital terrain (DEM), TM remote sensing image and NDVI vegetation index of Badain Jaran Desert. 1. DEM, digital terrain data, derived from the srtm1 data set released by NASA, is cropped in desert area. The resolution is 30 m. The data is stored in DEM folder and can be opened by ArcGIS dem.ovr Documents. 2.TM image data. Based on the Landsat TM / ETM + 543 band synthetic data released by NASA, the distribution area of desert lakes was cropped. The resolution is 30 m. From 1990 to 2010, one scene was taken every five years in summer and autumn to analyze the long-term changes of the lake. There was one scene in each quarter of 2002, which was used to analyze the annual change of the lake. The data is stored in TM folder, TIFF format, and can be opened by ArcGIS or envi software. The file naming rule is yyyymm.tif Where yyyy is the year and MM is the month, for example, 199009 is the time corresponding to the impact data, which is September 1990. 3. NDVI, vegetation index. It is derived from MODIS-NDVI product mod13q1 released by NASA, and has been cut in desert area. The spatial resolution is 250 m and the temporal resolution is 16 days. Stored in NDVI folder, TIFF format, can be opened by ArcGIS or envi software. The file naming rule is mosaic_ TMP_ yyyyddd.hdfout .250m_ 16_ days_ NDVI_ roi.tif ， Where yyyy is the year and DDD is the DDD day of the year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM1数据集，Landsat TM/ETM+ 543波段合成数据，MODIS-NDVI产品MOD13Q1</w:t>
+        <w:t xml:space="preserve">SRTM1 dataset, Landsat TM/ETM+543 band synthetic data, MODIS-NDVI product MOD13Q1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">矢量裁剪</w:t>
+        <w:t xml:space="preserve">Vector clipping</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">保留了原始影像精度</w:t>
+        <w:t xml:space="preserve">The original image accuracy is preserved </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1990/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1990/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巴丹吉林沙漠 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Badain Jaran Desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">490.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:490.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Raster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM, TM, NDVI</w:t>
+        <w:t xml:space="preserve">Theme:DEM, TM, NDVI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve">Time:1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  巴丹吉林沙漠 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Badain Jaran Desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡晓农 </w:t>
+        <w:t xml:space="preserve">contributors:HU Xiaonong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">金晓媚  </w:t>
+        <w:t xml:space="preserve">author:JIN Xiaomei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Xiaonong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">“黑河流域生态-水文过程集成研究”重大研究计划：巴丹吉林沙漠地下水循环机理及其对沙漠湿地生态的支撑作用研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡晓农. 巴丹吉林沙漠遥感数据 1.0（1990-2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.808.</w:t>
+        <w:t xml:space="preserve">HU Xiaonong. Remote sensing data of Badain Jaran Desert 1.0 (1990-2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.808.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>