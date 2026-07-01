--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">云南糯扎渡水库大坝探测装备现场测试数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Field Test Data of Detection Equipment for the Nuozhadu Reservoir Dam in Yunnan Province</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Field Test Data of Detection Equipment for the Nuozhadu Reservoir Dam in Yunnan Province</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6890.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6890.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6890.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为云南糯扎渡水库大坝探测装备现场测试数据，包括采用课题研发装备现场采集的原始数据数据、采用课题算法计算的解译数据，以及对解译后数据进行成像的图形数据。   本数据集原始数据为现场实测，解译数据为根据现场实测数据进行反演得到的视电阻率数据，成像图谱为根据视电阻率图谱数值和位置赋予不同颜色，使病害直观成像。   数据集中，原始数据为txt文件，以现场探测次序命名，包括“1”、“2”、“3+4”、“5+6+7” 4个文件，可通过文本软件查看或编辑，各个文件数据包括测点位置（m）、磁场强度（Bz）。解译数据为dat文件，以现场探测次序命名，包括“1”、“2”、“3+4”、“5”、“6”、“7” 6个文件，各个文件包括点位置、和视电阻率值。成像图谱为png文件，以现场探测次序命名，包括“1”、“2”、“3”、“4”、“5”、“6”、“7” 7个文件，各个文件包括点位置、和视电阻率值。本数据集涵盖了现场数据采集、数据解译和最终成像全过程数据，最终获取大坝视电阻率分布，直观展示低阻异常区。</w:t>
+        <w:t xml:space="preserve">This dataset is the on-site testing data of the dam detection equipment for Nuozhadu Reservoir in Yunnan Province, including the raw data collected by the research and development equipment on site, the interpreted data calculated by the research algorithm, and the graphical data obtained by imaging the interpreted data. The original data in this dataset is from field measurements, the interpreted data is obtained by inverting the apparent resistivity data based on the field measurements, and the imaging map is given different colors based on the values and positions of the apparent resistivity map to visually image the disease. In the dataset, the original data is a txt file named in the order of on-site detection, including four files: "1", "2", "3+4", and "5+6+7", which can be viewed or edited through text software. The data in each file includes the location of the measuring point (m) and the magnetic field strength (Bz). Translate the data into dat files, named in the order of on-site detection, including six files: "1", "2", "3+4", "5", "6", and "7". Each file includes point locations and apparent resistivity values. The imaging map is a PNG file named in the order of on-site detection, including 7 files: "1", "2", "3", "4", "5", "6", and "7". Each file includes point positions and apparent resistivity values. This dataset covers the entire process of on-site data collection, data interpretation, and final imaging data, ultimately obtaining the apparent resistivity distribution of the dam and visually displaying the low resistance anomaly area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据由南京水利科学研究院自研发的“高土石坝深埋病害探测技术装备”现场采集和解译获得。</w:t>
+        <w:t xml:space="preserve">    This data was collected and interpreted on-site by the "High Earth and Stone Dam Deep Burial Disease Detection Technology Equipment" independently developed by Nanjing Institute of Water Resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对现场采集的探测数据（磁场衰减曲线）按顺序进行逐点排列，然后采用专用算法解译为视电阻率数据，最后根据坐标和视电阻率数值进行排列，形成图谱。</w:t>
+        <w:t xml:space="preserve">    Arrange the detection data (magnetic field attenuation curve) collected on site point by point in order, then use a dedicated algorithm to interpret it as apparent resistivity data, and finally arrange it according to coordinates and apparent resistivity values to form a map.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用研发的“高土石坝深埋病害探测技术装备”对云南糯扎渡水库进行探测。 结果表明糯扎渡大坝视电阻率呈现出较为稳定的水平层状分布特征，在当前探测深度和范围内，未有因材料差异或结构变化导致的电阻率异常。</w:t>
+        <w:t xml:space="preserve">    The "High Earth Rock Dam Deep Burial Disease Detection Technology Equipment" developed was used to detect the Nuozhadu Reservoir in Yunnan. The results show that the apparent resistivity of Nuozhadu Dam exhibits a relatively stable horizontal layered distribution, and there are no resistivity anomalies caused by material differences or structural changes within the current detection depth and range. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/07/26-2022/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/07/26-2022/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">四川省阿坝藏族羌族自治州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Aba Tibetan and Qiang Autonomous Prefecture, Sichuan Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">33.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:33.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.txt,*.dat,*.png</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.txt,*.dat,*.png</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">病害探测, 土石坝, 数据解译</w:t>
+        <w:t xml:space="preserve">Theme:Disease detection, earth and rock dam, data interpretation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
+        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">云南省普洱市 </w:t>
+        <w:t xml:space="preserve">Place:Pu'er City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 22.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张盛行,  明攀,  占其兵 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Shengxing,  MING Pan,  ZHAN Qibing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张盛行  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Shengxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:TANG Lei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3090103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高土石坝深埋病害探测诊断与除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张盛行,明攀,占其兵. 云南糯扎渡水库大坝探测装备现场测试数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6890.2025.</w:t>
+        <w:t xml:space="preserve">ZHANG Shengxing, MING Pan, ZHAN Qibing. Field Test Data of Detection Equipment for the Nuozhadu Reservoir Dam in Yunnan Province. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6890.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>