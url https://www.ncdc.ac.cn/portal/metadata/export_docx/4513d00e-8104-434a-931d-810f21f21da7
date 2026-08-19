--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -2316,95 +2316,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formation processes and mechanisms of a fault-controlled colluvial landslide in the Qinling-Daba Mountains, China[J]. Scientific Reports, 2024, 14:19167. </w:t>
+        <w:t xml:space="preserve">Formation processes and mechanisms of a fault-controlled colluvial landslide in the Qinling-Daba Mountains, China[J]. Scientific Reports, 2024, 14: 19167.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">强风化千枚岩堆积层水分迁移规律及渗透特性[J]. 地球科学与环境学报, 2025, 47, (4): 555-569. </w:t>
+        <w:t xml:space="preserve">强风化千枚岩堆积层水分迁移规律及渗透特性[J]. 地球科学与环境学报, 2025, 47(4): 555-569.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">秦巴山区浅表层滑坡灾害监测预警平台设计与实现[J]. 灾害学, 2023, 38, (2): 219-225. </w:t>
+        <w:t xml:space="preserve">秦巴山区浅表层滑坡灾害监测预警平台设计与实现[J]. 灾害学, 2023, 38(2): 219-225.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>