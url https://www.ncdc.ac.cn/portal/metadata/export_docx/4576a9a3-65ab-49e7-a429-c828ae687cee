--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域农林牧渔业总产值及指数数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Total output value and index data of agriculture, forestry, animal husbandry and fishery in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Total output value and index data of agriculture, forestry, animal husbandry and fishery in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0029.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0029.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要收集了黄河流域各地区(以县区级单位，共103个)农林牧渔业总产值数据。数据主要来源于黄河流域各地区年鉴及省级统计年鉴。   1、数据集命名：流域农林牧渔业总产值及指数.xlsx。   2、属性信息：省：黄河流域流经省级地区。市：黄河流域流经市级地区。县(区)：黄河流域流经县(区)级地区。总值：流域地区农林牧渔业年总产值，单位:万元。   数据集中每个工作表分别为2015～2019年黄河流域各地区农林牧渔总值数据</w:t>
+        <w:t xml:space="preserve">This dataset mainly collects the total output value data of agriculture, forestry, animal husbandry, and fishery in various regions (with a total of 103 county-level districts) along the Yellow River Basin. The data mainly comes from the yearbooks of various regions along the Yellow River Basin and provincial statistical yearbooks. 1.Dataset Name: Total Output Value and Index of Agriculture, Forestry, Animal Husbandry, and Fishery in the River Basin.xlsx. 2.Attribute Information: Province: Provincial areas where the Yellow River flows. City: Municipal areas where the Yellow River flows. County (District): County (District)-level areas where the Yellow River flows. Total Value: The annual total output value of agriculture, forestry, animal husbandry, and fishery in the basin areas, with the unit being 10,000 yuan. Each worksheet in the dataset presents the total output value data of agriculture, forestry, animal husbandry, and fishery in various regions along the Yellow River Basin for the years from 2015 to 2019. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据源主要有各省市县统计局发布的2015年至2019年年鉴资料：   三门峡市统计年鉴2015年～2019年统计年鉴   洛阳市统计年鉴2015年～2019年统计年鉴   焦作市统计年鉴2015年～2019年统计年鉴   郑州市统计年鉴2015年～2019年统计年鉴   新乡市统计年鉴2015年～2019年统计年鉴   开封市统计年鉴2015年～2019年统计年鉴   濮阳市统计年鉴2015年～2019年统计年鉴   榆林市统计年鉴2015年～2019年统计年鉴   延安市统计年鉴2015年～2019年统计年鉴   渭南市统计年鉴2015年～2019年统计年鉴   忻州市统计年鉴2015年～2019年统计年鉴   临汾市统计年鉴2015年～2019年统计年鉴   运城市统计年鉴2015年～2019年统计年鉴   吕梁市统计年鉴2015年～2019年统计年鉴   菏泽市统计年鉴2015年～2019年统计年鉴   济宁市统计年鉴2015年～2019年统计年鉴   泰安市统计年鉴2015年～2019年统计年鉴   聊城市统计年鉴2015年～2019年统计年鉴   济南市统计年鉴2015年～2019年统计年鉴   滨州市统计年鉴2015年～2019年统计年鉴   淄博市统计年鉴2015年～2019年统计年鉴   东营市统计年鉴2015年～2019年统计年鉴   青海省统计年鉴2015年～2019年统计年鉴   阿坝藏族羌族自治州统计年鉴2015年～2019年统计年鉴   兰州市统计年鉴2015年～2019年统计年鉴   中卫市统计年鉴2015年～2019年统计年鉴   吴忠市统计年鉴2015年～2019年统计年鉴   银川市统计年鉴2015年～2019年统计年鉴   鄂尔多斯市统计年鉴2015年～2019年统计年鉴</w:t>
+        <w:t xml:space="preserve">The data sources of this data set mainly include the yearbook data from 2015 to 2019 issued by the statistical bureaus of provinces, cities and counties:    Statistical yearbook of Sanmenxia City from 2015 to 2019   Luoyang statistical yearbook 2015 ~ 2019 statistical yearbook   Jiaozuo statistical yearbook 2015 ~ 2019 statistical yearbook   Zhengzhou statistical yearbook 2015 ~ 2019 statistical yearbook   Xinxiang statistical yearbook 2015 ~ 2019 statistical yearbook    Kaifeng statistical yearbook 2015 ~ 2019 statistical yearbook    Puyang statistical yearbook 2015 ~ 2019 statistical yearbook   Yulin statistical yearbook 2015 ~ 2019 statistical yearbook   Yan'an statistical yearbook 2015 ~ 2019 statistical yearbook   Weinan statistical yearbook 2015 ~ 2019 statistical yearbook   Xinzhou statistical yearbook 2015 ~ 2019 statistical yearbook   Linfen statistical yearbook 2015 ~ 2019   Yuncheng statistical yearbook 2015 ~ 2019   Luliang statistical yearbook 2015 ~ 2019 statistical yearbook   Heze statistical yearbook 2015 ~ 2019 statistical yearbook   Jining statistical yearbook 2015 ~ 2019 statistical yearbook   Statistical yearbook of Tai'an City from 2015 to 2019   Liaocheng statistical yearbook 2015 ~ 2019 statistical yearbook   Jinan statistical yearbook 2015 ~ 2019 statistical yearbook   Binzhou statistical yearbook 2015 ~ 2019   Zibo statistical yearbook 2015 ~ 2019   Dongying statistical yearbook 2015 ~ 2019 statistical yearbook   Qinghai statistical yearbook 2015 ~ 2019 statistical yearbook   Aba Tibetan and Qiang Autonomous Prefecture statistical yearbook 2015 ~ 2019   Lanzhou statistical yearbook 2015 ~ 2019 statistical yearbook   Zhongwei statistical yearbook 2015 ~ 2019   Wuzhong statistical yearbook 2015 ~ 2019 statistical yearbook   Yinchuan statistical yearbook 2015 ~ 2019   Ordos statistical yearbook 2015 ~ 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  源自各区县年鉴</w:t>
+        <w:t xml:space="preserve"> From the Yearbook of each district and county.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">93.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:93.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">指数, 水产业总产值, 畜牧业, 农业增加值</w:t>
+        <w:t xml:space="preserve">Theme:Index, total output value of aquaculture, animal husbandry, agricultural added value</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域，河南，山西，陕西，山东，甘肃，宁夏，内蒙古，青海，四川 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域农林牧渔业总产值及指数数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.28.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Total output value and index data of agriculture, forestry, animal husbandry and fishery in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.28.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>