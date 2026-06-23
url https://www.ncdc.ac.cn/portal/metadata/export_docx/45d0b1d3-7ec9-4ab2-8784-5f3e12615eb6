--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: Airborne widas ground synchronous observation data set in the encrypted observation area of Linze station (June 29, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区机载WiDAS地面同步观测数据集（2008年6月29日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1860.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: Airborne widas ground synchronous observation data set in the encrypted observation area of Linze station (June 29, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1932</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1860.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1932</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On June 29, 2008, the ground synchronous observation of airborne infrared wide-angle dual-mode line / area array scanner (widas) was carried out in the encrypted observation area of Linze station. Widas is composed of 4 CCD cameras, 1 mid infrared thermal imager (AGEMA 550) and 1 thermal infrared thermal imager (S60). It can simultaneously obtain data of 5 angles of visible / near infrared (CCD) band, 7 angles of mid infrared band (MIR) and 7 angles of thermal infrared band (TIR). Ground synchronous observation mainly includes soil moisture, surface radiation temperature, surface feature spectrum, BRDF, LAI-2000 measurement Lai and fish eye camera measurement Lai. 1. Soil moisture observation; Observation target: 0-5cm topsoil. Observation instrument: ring knife (volume 50cm ^ 3), ml2x soil moisture rapid tester. Observation quadrats and sampling times: ly06 and ly07 quadrats under the sixth and seventh routes from east to West (9 times of circular knife observation), wulidun farmland quadrats (6 observation points, 1 time of circular knife sampling at each observation point, and 3 times of repeated sampling with ml2x soil moisture rapid meter). The pretreatment data is soil volume water content. Quadrat data storage: Excel. 2. Surface temperature radiation observation; Observation instrument: hand held infrared thermometer (cold and drought Institute 5#, cold and drought Institute 6#, Geography Institute); All instruments have been calibrated (please refer to the calibration data of handheld infrared thermometer. XLS). Observation quadrats and sampling times: ly06 and ly07 quadrats under Route 6 and Route 7 from east to West (49 observation points for each quadrat, 3 repetitions for each observation point), wulidun farmland quadrat (multiple observation points are selected, 3 repetitions for each observation point). Preprocessing data according to the thermal infrared calibration data (the standard source is blackbody), the measured temperature of each instrument is linearly fitted with the corresponding blackbody temperature to obtain the fitting equation, and then the above fitted equation is used to calibrate the observed original observation data. Data storage: Excel. 3. Observation of corn canopy component temperature; Observation items: corn canopy component temperature, including 6 directions: Top inversion (canopy top backlight), top CIS (canopy top backlight), medium inversion (backlight at 1 / 2 height of plants in the canopy), medium CIS (backlight at 1 / 2 height of plants in the canopy), light soil (no shading bare soil), shading soil (shading bare soil). Observation quadrat and sampling times: wulidun farmland quadrat, 20 records in each observation direction. The observation time is within 5 minutes before and after the aircraft transit time. Observation instrument: hand held infrared thermometer (cold and drought Institute 5#). 4. Ground feature spectrum; Observation instrument: ASD spectrometer of Beijing Normal University, 350 ~ 2500 nm. Reference plate information: use 40% reference plate before June 15, and then change to 20% reference plate. Observation quadrat: wulidun farmland quadrat. Observation target: spectrum of surface features such as corn field, soil and soil with known water content. Data storage: data includes original data and preprocessed data. The original data is the binary file directly generated by the spectrometer, which can be opened with viewspecpro software. See the daily observation records in the data file for detailed observation records; The reflectance data obtained by preprocessing is in text format. 5. Multi angle spectrum; Observation instrument: ASD spectrometer of Beijing Normal University, 350 ~ 2500 nm; Reference plate information: 40% reference plate shall be used before June 15, and then replaced with 20% reference plate; The multi angle observation frame includes an old multi angle observation frame of Beijing Normal University, a new multi angle observation frame made by Beijing Normal University in 2008 and a new multi angle observation frame made by Remote Sensing Institute. Observation quadrat: wulidun farmland quadrat. Sample type: corn. Storage mode: this data set includes original data and processed data. The original data is composed of binary files and record tables, and the binary files can be read by viewspecpro software; The processed reflectivity and transmittance are in text format. 6. Fish eye camera to measure Lai; Observation instruments: Canon eos40d camera, Canon ef15 / 28 fisheye lens and camera support. Observation quadrat: wulidun farmland quadrat. Observation object: corn. Shooting method: most photos are taken from top to bottom. For higher crops, they are taken from bottom to top. Under special circumstances, such as when the light is too strong, they are taken at a downward tilt of 45 degrees. See the fish eye camera measurement record of the day for specific shooting conditions. Storage method: the data includes the original photos taken and can_ The results after eye5.0 software processing. The original photo format is JPG, and the processing result file format is excel. 7. LAI-2000 measuring Lai; Observation instrument: LAI-2000. Observation quadrat: quadrat in Linze station and farmland quadrat in wulidun. Observation object: corn storage method: record the measurement time, visual angle coverage, observation mode and repetition times, as well as the weather conditions of the day in the daily record table. LAI-2000 exports data every other period of time. The data stored in txt has a unique ID number. In post-processing, the data is determined according to the ID number of each record. This data set includes original data and post-processing data. The original data includes word record form and TXT data file; The post-processing data is excel. See the metadata "Heihe integrated remote sensing joint test: layout of quadrat transects in the densified observation area of Linze station" for the distribution and number of quadrat transects, and see the quadrat transect coordinates.xls of the densified observation station of Linze station for the quadrat location </w:t>
+        <w:t xml:space="preserve">  2008年6月29日在临泽站加密观测区开展机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行的地面同步观测。WiDAS由4个CCD相机、1个中红外热像仪（AGEMA 550）和1个热红外热像仪（S60）组成， 能同时获取可见光/近红外（CCD）波段5个角度、中红外波段（MIR）7个角度和热红外波段（TIR ）7个角度的数据。地面同步观测主要包括土壤水分、地表辐射温度、地物光谱、BRDF、LAI-2000测量LAI和鱼眼相机测量LAI。   1．土壤水分观测；观测目标：0-5cm表层土壤。观测仪器：环刀（体积50cm^3）， ML2X土壤水分速测仪。观测样方和采样次数：自东向西第六、七、航线下LY06和LY07样方（环刀9次观测），五里墩农田样方（6个观测点，每个观测点环刀1次采样，ML2X土壤水分速测仪3次重复采样）。预处理数据为土壤体积含水量。样方数据存储：Excel。   2．地表温度辐射观测；观测仪器：手持式红外温度计（寒旱所5#，寒旱所6#，地理所）；仪器均经过定标（请参考手持红外温度计定标数据.xls）。观测样方和采样次数：自东向西第六航线和第七航线下LY06和LY07样方（每个样方49个观测点，每个观测点3次重复）、五里墩农田样方（选多个观测点，每个观测点3次重复）。预处理数据根据热红外定标数据（标准源为黑体），将各仪器的实测温度与相应黑体温度进行直线拟合，求得拟合方程，再利用上述拟合的方程，对观测的原始观测数据进行定标处理。数据存储：Excel。   3．玉米冠层组分温度观测；观测项目：玉米冠层组分温度，包括6个方向：顶逆（冠层顶逆光），顶顺（冠层顶顺光），中逆（冠层中植株1/2高度处逆光），中顺（冠层中植株1/2高度处顺光），光照土（无遮荫裸土），遮荫土（有遮荫裸土）。观测样方和采样次数：五里墩农田样方，每个观测方向20次记录。观测时间在飞机过境时间的前后5分钟内。观测仪器：手持式红外温度计（寒旱所5#）。   4．地物光谱；观测仪器：北师大ASD光谱仪，350～2 500 nm。参考板信息：6月15日前使用40%参考板，之后改换成20%参考板。观测样方：五里墩农田样方。观测目标：玉米地、土壤、含水量已知的土壤等地物光谱。数据存储：数据包括原始数据和预处理后的数据。原始数据是光谱仪直接产生的二进制文件，用ViewSpecPro软件可以打开，详细观测记录见数据文件每天的观测记录；预处理得到的为反射率数据，格式为文本格式。   5．多角度光谱；观测仪器：北师大ASD光谱仪，350～2 500 nm；参考板信息6月15日前使用40%参考板，之后改换成20%参考板；多角度观测架包括北京师范大学旧多角度观测架一台、北师大2008年新制多角度观测架一台、遥感所新制多角度观测架一台。观测样方：五里墩农田样方。样本类型：玉米。存储方式： 本数据集包括原始数据和处理后数据，原始数据由二进制文件和记录表构成，二进制文件可由ViewSpecPro软件读取；处理后的反射率和透射率是文本格式。   6．鱼眼相机测量LAI；观测仪器：佳能EOS40D相机和佳能EF15/28鱼眼镜头以及相机支架。观测样方：五里墩农田样方。观测对象：玉米。拍摄方法：大部分照片为从上向下拍摄，较高的作物拍摄时采取从下向上拍摄，特殊情况下，比如光线太强时，采取向下倾斜45度拍摄。具体拍摄情况见当天鱼眼相机测量记录。存储方式：该数据包括拍摄的原始照片，以及用can_eye5.0软件处理以后的结果。原始照片格式为JPG，处理结果文件格式为Excel表格。   7．LAI-2000测量LAI；观测仪器：LAI-2000。观测样方：临泽站内样方、五里墩农田样方。观测对象：玉米存储方式：在每天的记录表中记录了测量时间、视角盖度数、观测模式和重复次数，以及当天的天气情况等。LAI-2000每隔一段时间导出数据一次，以txt存放的数据，每个数据有唯一的ID号，后期处理中根据每条记录的ID号来确定数据。 本数据集包括原始数据以及后处理数据。原始数据包括Word记录表格和txt数据文件；后处理数据为Excel表格。   样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测站样方样带坐标.xls。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On June 29, 2008, the ground synchronous observation of airborne infrared wide-angle dual-mode line / area array scanner (widas) was carried out in the encrypted observation area of Linze station. Widas is composed of 4 CCD cameras, 1 mid infrared thermal imager (AGEMA 550) and 1 thermal infrared thermal imager (S60). It can simultaneously obtain data of 5 angles of visible / near infrared (CCD) band, 7 angles of mid infrared band (MIR) and 7 angles of thermal infrared band (TIR).   Ground synchronous observation mainly includes soil moisture, surface radiation temperature, surface feature spectrum, BRDF, LAI-2000 measurement Lai and fish eye camera measurement Lai</w:t>
+        <w:t xml:space="preserve">  2008年6月29日在临泽站加密观测区开展机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行的地面同步观测。WiDAS由4个CCD相机、1个中红外热像仪（AGEMA 550）和1个热红外热像仪（S60）组成， 能同时获取可见光/近红外（CCD）波段5个角度、中红外波段（MIR）7个角度和热红外波段（TIR ）7个角度的数据。   地面同步观测主要包括土壤水分、地表辐射温度、地物光谱、BRDF、LAI-2000测量LAI和鱼眼相机测量LAI。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Soil moisture observation; Observation target: 0-5cm topsoil. Observation instrument: ring knife (volume 50cm ^ 3), ml2x soil moisture rapid tester. Observation quadrats and sampling times: ly06 and ly07 quadrats under the sixth and seventh routes from east to West (9 times of circular knife observation), wulidun farmland quadrats (6 observation points, 1 time of circular knife sampling at each observation point, and 3 times of repeated sampling with ml2x soil moisture rapid meter). The pretreatment data is soil volume water content. Quadrat data storage: Excel.  2. Surface temperature radiation observation; Observation instrument: hand held infrared thermometer (cold and drought Institute 5#, cold and drought Institute 6#, Geography Institute); All instruments have been calibrated (please refer to the calibration data of handheld infrared thermometer. XLS). Observation quadrats and sampling times: ly06 and ly07 quadrats under Route 6 and Route 7 from east to West (49 observation points for each quadrat, 3 repetitions for each observation point), wulidun farmland quadrat (multiple observation points are selected, 3 repetitions for each observation point). Preprocessing data according to the thermal infrared calibration data (the standard source is blackbody), the measured temperature of each instrument is linearly fitted with the corresponding blackbody temperature to obtain the fitting equation, and then the above fitted equation is used to calibrate the observed original observation data. Data storage: Excel.  3. Observation of corn canopy component temperature; Observation items: corn canopy component temperature, including 6 directions: Top inversion (canopy top backlight), top CIS (canopy top backlight), medium inversion (backlight at 1 / 2 height of plants in the canopy), medium CIS (backlight at 1 / 2 height of plants in the canopy), light soil (no shading bare soil), shading soil (shading bare soil). Observation quadrat and sampling times: wulidun farmland quadrat, 20 records in each observation direction. The observation time is within 5 minutes before and after the aircraft transit time. Observation instrument: hand held infrared thermometer (cold and drought Institute 5#).  4. Ground feature spectrum; Observation instrument: ASD spectrometer of Beijing Normal University, 350 ~ 2500 nm. Reference plate information: use 40% reference plate before June 15, and then change to 20% reference plate. Observation quadrat: wulidun farmland quadrat. Observation target: spectrum of surface features such as corn field, soil and soil with known water content. Data storage: data includes original data and preprocessed data. The original data is the binary file directly generated by the spectrometer, which can be opened with viewspecpro software. See the daily observation records in the data file for detailed observation records; The reflectance data obtained by preprocessing is in text format.   5. Multi angle spectrum; Observation instrument: ASD spectrometer of Beijing Normal University, 350 ~ 2500 nm; Reference plate information: 40% reference plate shall be used before June 15, and then replaced with 20% reference plate; The multi angle observation frame includes an old multi angle observation frame of Beijing Normal University, a new multi angle observation frame made by Beijing Normal University in 2008 and a new multi angle observation frame made by Remote Sensing Institute. Observation quadrat: wulidun farmland quadrat. Sample type: corn. Storage mode: this data set includes original data and processed data. The original data is composed of binary files and record tables, and the binary files can be read by viewspecpro software; The processed reflectivity and transmittance are in text format.   6. Fish eye camera to measure Lai; Observation instruments: Canon eos40d camera, Canon ef15 / 28 fisheye lens and camera support. Observation quadrat: wulidun farmland quadrat. Observation object: corn. Shooting method: most photos are taken from top to bottom. For higher crops, they are taken from bottom to top. Under special circumstances, such as when the light is too strong, they are taken at a downward tilt of 45 degrees. See the fish eye camera measurement record of the day for specific shooting conditions. Storage method: the data includes the original photos taken and can_ The results after eye5.0 software processing. The original photo format is JPG, and the processing result file format is excel.   7. LAI-2000 measuring Lai; Observation instrument: LAI-2000. Observation quadrat: quadrat in Linze station and farmland quadrat in wulidun. Observation object: corn storage method: record the measurement time, visual angle coverage, observation mode and repetition times, as well as the weather conditions of the day in the daily record table. LAI-2000 exports data every other period of time. The data stored in txt has a unique ID number. In post-processing, the data is determined according to the ID number of each record. This data set includes original data and post-processing data. The original data includes word record form and TXT data file; The post-processing data is excel.</w:t>
+        <w:t xml:space="preserve">  1．土壤水分观测；观测目标：0-5cm表层土壤。观测仪器：环刀（体积50cm^3）， ML2X土壤水分速测仪。观测样方和采样次数：自东向西第六、七、航线下LY06和LY07样方（环刀9次观测），五里墩农田样方（6个观测点，每个观测点环刀1次采样，ML2X土壤水分速测仪3次重复采样）。预处理数据为土壤体积含水量。样方数据存储：Excel。   2．地表温度辐射观测；观测仪器：手持式红外温度计（寒旱所5#，寒旱所6#，地理所）；仪器均经过定标（请参考手持红外温度计定标数据.xls）。观测样方和采样次数：自东向西第六航线和第七航线下LY06和LY07样方（每个样方49个观测点，每个观测点3次重复）、五里墩农田样方（选多个观测点，每个观测点3次重复）。预处理数据根据热红外定标数据（标准源为黑体），将各仪器的实测温度与相应黑体温度进行直线拟合，求得拟合方程，再利用上述拟合的方程，对观测的原始观测数据进行定标处理。数据存储：Excel。   3．玉米冠层组分温度观测；观测项目：玉米冠层组分温度，包括6个方向：顶逆（冠层顶逆光），顶顺（冠层顶顺光），中逆（冠层中植株1/2高度处逆光），中顺（冠层中植株1/2高度处顺光），光照土（无遮荫裸土），遮荫土（有遮荫裸土）。观测样方和采样次数：五里墩农田样方，每个观测方向20次记录。观测时间在飞机过境时间的前后5分钟内。观测仪器：手持式红外温度计（寒旱所5#）。   4．地物光谱；观测仪器：北师大ASD光谱仪，350～2 500 nm。参考板信息：6月15日前使用40%参考板，之后改换成20%参考板。观测样方：五里墩农田样方。观测目标：玉米地、土壤、含水量已知的土壤等地物光谱。数据存储：数据包括原始数据和预处理后的数据。原始数据是光谱仪直接产生的二进制文件，用ViewSpecPro软件可以打开，详细观测记录见数据文件每天的观测记录；预处理得到的为反射率数据，格式为文本格式。   5．多角度光谱；观测仪器：北师大ASD光谱仪，350～2 500 nm；参考板信息6月15日前使用40%参考板，之后改换成20%参考板；多角度观测架包括北京师范大学旧多角度观测架一台、北师大2008年新制多角度观测架一台、遥感所新制多角度观测架一台。观测样方：五里墩农田样方。样本类型：玉米。存储方式： 本数据集包括原始数据和处理后数据，原始数据由二进制文件和记录表构成，二进制文件可由ViewSpecPro软件读取；处理后的反射率和透射率是文本格式。   6．鱼眼相机测量LAI；观测仪器：佳能EOS40D相机和佳能EF15/28鱼眼镜头以及相机支架。观测样方：五里墩农田样方。观测对象：玉米。拍摄方法：大部分照片为从上向下拍摄，较高的作物拍摄时采取从下向上拍摄，特殊情况下，比如光线太强时，采取向下倾斜45度拍摄。具体拍摄情况见当天鱼眼相机测量记录。存储方式：该数据包括拍摄的原始照片，以及用can_eye5.0软件处理以后的结果。原始照片格式为JPG，处理结果文件格式为Excel表格。   7．LAI-2000测量LAI；观测仪器：LAI-2000。观测样方：临泽站内样方、五里墩农田样方。观测对象：玉米存储方式：在每天的记录表中记录了测量时间、视角盖度数、观测模式和重复次数，以及当天的天气情况等。LAI-2000每隔一段时间导出数据一次，以txt存放的数据，每个数据有唯一的ID号，后期处理中根据每条记录的ID号来确定数据。 本数据集包括原始数据以及后处理数据。原始数据包括Word记录表格和txt数据文件；后处理数据为Excel表格。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好   5．多角度光谱；观测仪器：北师大ASD光谱仪，350～2 500 nm；参考板信息6月15日前使用40%参考板，之后改换成20%参考板；多角度观测架包括北京师范大学旧多角度观测架一台、北师大2008年新制多角度观测架一台、遥感所新制多角度观测架一台。观测样方：五里墩农田样方。样本类型：玉米。存储方式： 本数据集包括原始数据和处理后数据，原始数据由二进制文件和记录表构成，二进制文件可由ViewSpecPro软件读取；处理后的反射率和透射率是文本格式。   6．鱼眼相机测量LAI；观测仪器：佳能EOS40D相机和佳能EF15/28鱼眼镜头以及相机支架。观测样方：五里墩农田样方。观测对象：玉米。拍摄方法：大部分照片为从上向下拍摄，较高的作物拍摄时采取从下向上拍摄，特殊情况下，比如光线太强时，采取向下倾斜45度拍摄。具体拍摄情况见当天鱼眼相机测量记录。存储方式：该数据包括拍摄的原始照片，以及用can_eye5.0软件处理以后的结果。原始照片格式为JPG，处理结果文件格式为Excel表格。   7．LAI-2000测量LAI；观测仪器：LAI-2000。观测样方：临泽站内样方、五里墩农田样方。观测对象：玉米存储方式：在每天的记录表中记录了测量时间、视角盖度数、观测模式和重复次数，以及当天的天气情况等。LAI-2000每隔一段时间导出数据一次，以txt存放的数据，每个数据有唯一的ID号，后期处理中根据每条记录的ID号来确定数据。 本数据集包括原始数据以及后处理数据。原始数据包括Word记录表格和txt数据文件；后处理数据为Excel表格。   样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测站样方样带坐标.xls。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/07/23-2008/07/23</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/07/23-2008/07/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:6.1 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Hand held infrared thermometer, surface feature spectrum, multi angle observation frame, LAI-2000, reflectance, ASD spectrometer, fisheye camera, ml2x soil moisture meter, ground synchronous observation, surface radiation temperature, BRDF, multi angle thermal infrared and CCD camera, soil moisture, ring knife, Lai, infrared wide-angle dual-mode imager, widas, soil, leaf area index, vegetation, surface radiation characteristics, airborne, Ground remote sensing, spectrum</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">手持式红外温度计, 地物光谱, 多角度观测架, LAI-2000, 反射率, ASD光谱仪, 鱼眼相机, ML2X土壤水分速测仪, 地面同步观测, 地表辐射温度, BRDF, 多角度热红外与CCD相机, 土壤水分, 环刀, LAI, 红外广角双模式成像仪WiDAS, 土壤, 叶面积指数, 植被, 地表辐射特性, 机载, 地面遥感, 光谱, 测量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hydrological experimental area in arid area of the middle reaches,  Heihe River Basin,  intensive observation area of Linze station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游干旱区水文试验区,  黑河流域,  临泽站加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Sun Qingsong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙青松 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Sun Qingsong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙青松  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Sun Qingsong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙青松</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sun Qingsong. Heihe integrated remote sensing joint test: Airborne widas ground synchronous observation data set in the encrypted observation area of Linze station (June 29, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1932.</w:t>
+        <w:t xml:space="preserve">孙青松. 黑河综合遥感联合试验：临泽站加密观测区机载WiDAS地面同步观测数据集（2008年6月29日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1932.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>