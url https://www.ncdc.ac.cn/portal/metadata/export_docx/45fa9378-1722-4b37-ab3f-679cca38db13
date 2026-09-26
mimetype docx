--- v0 (2026-05-13)
+++ v1 (2026-09-26)
@@ -2391,53 +2391,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yu Linfei, Leng Guoyong, Yao Lei, Lu Chenxi, Han S, Fan S. Attribution of the spatial heterogeneity of Arctic surface albedo feedback to the dynamics of vegetation, snow and soil properties and their interactions[J/OL]. Environmental Research Letters, 2024, 17, (12):125008. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1088/1748-9326/ac9b2a.</w:t>
+        <w:t xml:space="preserve">Yu Linfei, Leng Guoyong, Yao Lei, Lu Chenxi, Han S, Fan S. Attribution of the spatial heterogeneity of Arctic surface albedo feedback to the dynamics of vegetation, snow and soil properties and their interactions[J/OL]. Environmental Research Letters, 2024, 17(12): 125008. DOI: 10.1088/1748-9326/ac9b2a.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>