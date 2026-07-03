--- v0 (2026-05-18)
+++ v1 (2026-07-03)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Questionnaire survey data set of herdsmen in Xilin Gol League, Inner Mongolia Autonomous Region (July 22-23, 2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">内蒙古自治区锡林郭勒盟牧户问卷调查数据集（2017年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2097.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Questionnaire survey data set of herdsmen in Xilin Gol League, Inner Mongolia Autonomous Region (July 22-23, 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2097.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2097.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2097.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is based on the household survey data in the pastoral area of Xilin Gol League, Inner Mongolia in 2017, which provides basic data for understanding and studying the utilization of grassland. Attribute information includes: family member information, fixed assets, gender, transportation / means of production, household income and expenditure questionnaire of farmers and herdsmen, whether grazing is prohibited, grazing mode, livestock and poultry feeding, salary carbon structure of farmers and herdsmen, understanding of the use and non use value of grassland / farmland ecosystem services, etc. </w:t>
+        <w:t xml:space="preserve">  本数据集基于2017年内蒙古锡林郭勒盟牧区入户调查数据而获得,为了解研究草地利用情况提供了基础数据。   属性信息包括：家庭成员资料、固定资产、性别、交通/生产工具、农牧户家庭收支状况调查表、是否禁牧、放牧方式、畜禽饲养情况、农牧户薪炭结构、草地/农田生态系统服务的使用与非使用价值了解情况等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This data set comes from the household survey in the pastoral area of Xilin Gol League, Inner Mongolia Autonomous Region in 2017.</w:t>
+        <w:t xml:space="preserve">  本数据集来源于2017年内蒙古自治区锡林郭勒盟牧区入户调查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Text data, manual input.</w:t>
+        <w:t xml:space="preserve">  文本数据，手动输入。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data survey is based on the principle of authenticity, and all survey standards are consistent. The community survey shall be conducted according to the main contents, methods and technical specifications of plant community inventory to ensure the scientific rationality of sampling. </w:t>
+        <w:t xml:space="preserve">  数据调查本着真实的原则，所有调查标准一致。群落调查依据《植物群落清查的主要内容、方法和技术规范》进行取样调查，保证采样的科学合理性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/07/22-2017/07/23</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/07/22-2017/07/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xilin Gol League, Inner Mongolia Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区,锡林郭勒盟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:910.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">910.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1210.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:156.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">156.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Herdsmen's questionnaire survey, fixed assets, feeding conditions, grazing methods</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">牧户问卷调查, 固定资产, 饲养情况, 放牧方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xilin Gol League,  Inner Mongolia Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区,  锡林郭勒盟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 67.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,560 +1487,828 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li Zhuoling,  Liu Li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李卓玲,  刘丽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Zhuoling </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李卓玲  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Liu Li </w:t>
+        <w:t xml:space="preserve">,  刘丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李政海</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016YFC0500500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Zhuoling, Liu Li. Questionnaire survey data set of herdsmen in Xilin Gol League, Inner Mongolia Autonomous Region (July 22-23, 2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2097.2022.</w:t>
+        <w:t xml:space="preserve">李卓玲,刘丽. 内蒙古自治区锡林郭勒盟牧户问卷调查数据集（2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2097.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>