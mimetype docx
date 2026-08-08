--- v0 (2026-05-07)
+++ v1 (2026-08-08)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly average discharge data of Kazakhstan River in Central Asia from 1912 to 2000 (partial years)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1912-2000年（部分年份）中亚地区哈萨克斯坦河流逐月平均流量数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3337.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly average discharge data of Kazakhstan River in Central Asia from 1912 to 2000 (partial years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1346</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3337.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1346</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set includes Aksu River (Chang'en, 1936-1981; podgomoye, 1936-1985; semenovka, 1936-1985), alamejin River (chunkulchak, 1936-1985), almare River (olrovka, 1936-1985), ashgan River (kerkhmedanta, 1936-1985) of Kazakhstan (hydrological station, data recording time), 1936-1985), aspala River (goranetogolsk, 1936-1980), Assa River (mamak, 1936-1980), bacanas River (balshatas, 1938-1983), bataleika River (proswetzytchev, 1941-1985), belkutu River (belkutu, 1936-1985), bordbulek River (sakharovka, 1936-1985), bugon River (bugon, 1936-1985), bulguruk River (sklepnevo, 1938-1985), butakovka River (butakovka, 1940-1985), Sharon River (saretogai, 1936-1985), qire River (czecholi, 1938-1985), qiongaksu River (gligolevka, 1936-1985), qionguruktu River (sovkhoz, 1936-1985), Chu River (miryafan, 1940-1985; chalayevo, 1936-1985) and other 131 rivers. </w:t>
+        <w:t xml:space="preserve">本数据集包含哈萨克斯坦（河流（水文站，数据记录时间））的阿克苏河(昌恩,1936-1981;波德戈莫耶,1936-1985;谢缅诺夫卡,1936-1985) 、阿拉梅金河(春库尔恰克,1936-1985) 、阿尔马雷河(奥尔罗夫卡,1936-1985) 、阿什甘河(克尔克赫迈丹塔,1936-1985) 、阿斯帕拉河(戈拉尼托戈尔斯克,1936-1980) 、阿斯萨河(迈马克,1936-1980) 、巴卡纳斯河 (巴尔沙塔斯,1938-1983) 、巴塔列伊卡河(普罗斯韦什琴特谢夫,1941-1985) 、别尔库图河(别尔库图,1936-1985) 、博尔德布列克河(萨克哈罗夫卡,1936 -1985) 、布贡河(布贡,1936-1985) 、布尔古雷乌克河(斯克列普涅沃,1938-1985) 、布塔科夫卡河(布塔科夫卡,1940-1985) 、沙伦河(萨雷托盖,1936-1985) 、奇热河(捷克利,1938-1985) 、琼阿克苏河(格利戈列夫卡,1936-1985) 、琼乌雷乌克图河(索夫克霍兹,1936-1985) 、楚河(米尔亚凡,1940-1985;恰拉耶沃, 1936-1985) 等131条河流的180个水文站的的逐月平均流量数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The monthly data is obtained by averaging the daily data observed manually.</w:t>
+        <w:t xml:space="preserve">月数据由人工观测的日数据求平均值获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data was translated by translators and meteorological researchers, and then archived.</w:t>
+        <w:t xml:space="preserve">本数据经由翻译人员与气象研究人员共同翻译，再进行归档整理得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1912/01/01-2000/01/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1912/01/01-2000/01/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Changen, podgomoye, semenovka, chunkurchak, orlovka, kerkhmedanta, goranitogorsk, maimak, barshatas, proswishtchentsev, belkutu, sakharovka, bugun, sklepnevo, butakovka, saretogai, czecholi, gligorev in Central Asia 180 hydrologic stations in Kawasaki, sofukhoz, miryafan, chalayevo, etc </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区哈萨克斯坦的昌恩、波德戈莫耶、谢缅诺夫卡、春库尔恰克、奥尔罗夫卡、克尔克赫迈丹塔、戈拉尼托戈尔斯克、迈马克、巴尔沙塔斯、普罗斯韦什琴特谢夫、别尔库图、萨克哈罗夫卡、布贡、斯克列普涅沃、布塔科夫卡、萨雷托盖、捷克利、格利戈列夫卡、索夫克霍兹、米尔亚凡、恰拉耶沃等的180个水文站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:-14.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-14.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2991.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Central Asia, hydrology, river flow, Kazakhstan rivers</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区, 水文, 河流流量, 哈萨克斯坦河流</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1912-2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1912-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Malaya,  Sagan,  Curagat r.,  Tobol,  Berkutu,  Chijrdi River,  Toguzak r.,  Turgapeski,  Giland,  The Czech Republic - the Tunguluz River,  Kokterek,  Kantisu,  Sukhuluk River,  Monet River,  Basterek River,  Mukul,  Shar Su,  Jemir,  Burgureuk,  Usek River,  Sarim sakki,  Isek,  Bugon r.,  Kokdunian,  Zaksusaresu,  Koktal,  Buchtalma,  Ayat,  Butakovka River,  Chige,  Targar River,  Imambuluk,  Bataleika,  Ishet River,  Karak Stark,  Alshari,  Karaturgay River / Carratorg Sea,  Ned,  Khatensu River,  Central Asia,  Aksu River,  Kargut River,  Ruchey,  Zhilan Jinka River,  Tersakan,  Ceremoska,  Zarma,  Cattabrun,  Ortaterekt River,  Urals,  Aspara,  The Taint River,  Irtysh,  Nura,  Kejay River,  Bolshaia,  Markbeed r.,  Joan Aksu,  Boulderbreck River,  Kalash,  Kulcum River,  Kolotun,  Aum,  Sungur,  Rivers,  Babic Buruk River,  Urjar,  Sur River,  Chemoyaya,  Melk River,  Aramekin,  Qiongureyuktu River,  Kaloy River,  Ikansu,  Shabakte,  Taras River,  Ulanka,  Kazakhstan,  Silik,  Jabai,  Urba,  Kokpekte,  Zaman-Kerakut River,  Levaya,  Kurt,  Abrechtka,  Bukkhtarma River,  Bakanas,  Tontugur,  Sharinka,  River Bailsee,  Asa River,  Karakol,  Atshsu River / Ashchisu River,  Kizirsu,  Ilek,  Char River,  Jardekaind River,  Kaskelian River,  Kalatal,  Bersuat / bilsuat,  Karasu,  Sailam,  Tonque River,  Ishim River,  Jeramesh,  Kiziragash,  River Chu,  Sheret,  Ares,  Kitchikmin River,  Karakenkier,  Almare River,  Turken r.,  Yili River,  Oytar,  Burgas River,  Lepusu,  Toixe r.,  Kurchut River,  Uba River,  Turgusun,  Sharon,  Mare,  Surdarya River,  Sarkande,  Baksuk,  Velaya,  Dezabai River,  Akcambulluk,  Ashgan River,  Calabura,  Bazaka </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马拉亚河,  沙甘河,  库拉加特河,  托博尔河,  别尔库图河,  希杰尔季河,  托古扎克河,  图尔盖佩斯基河,  日兰德河,  坚捷克通古鲁兹河,  科克捷列克河,  坎季苏河,  苏克胡卢克河,  莫因特河,  巴斯捷列克特河,  穆库尔河,  沙尔苏河,  捷米尔河,  布尔古雷乌克河,  乌谢克河,  萨里姆萨科基河,  伊塞克,  布贡河,  科克杜年河,  扎克苏萨雷苏河,  科克塔尔,  布赫塔尔玛,  阿亚特,  布塔科夫卡河,  奇热河,  塔尔加尔河,  伊曼布尔卢克河,  巴塔列伊卡河,  伊谢特河,  卡拉克斯塔克河,  阿尔沙里河,  卡拉图尔盖河/恰拉托尔格海,  涅尔德河,  克哈腾苏河,  中亚地区,  阿克苏河,  卡尔古特河,  鲁切伊河,  日兰金卡河,  捷尔萨坎河,  切列莫什卡河,  扎尔马河,  卡特塔布伦河,  奥尔塔捷列克特河,  乌拉尔河,  阿斯帕拉河,  塔因特河,  额尔齐斯河,  努拉河,  克杰伊河,  博尔沙亚河,  马克别德河,  琼阿克苏河,  博尔德布列克河,  卡拉什克河,  库尔丘姆河,  科卢通河,  奥姆河,  孙古尔河,  纳伦河,  巴比克布尔卢克河,  乌尔贾尔河,  瑟尔河,  切莫瓦亚河,  梅尔克河,  阿拉梅金河,  琼乌雷乌克图河,  卡洛伊河,  伊坎苏河,  沙巴克特河,  塔拉斯河,  乌兰卡河,  哈萨克斯坦,  希利克河,  贾拜河,  乌尔巴河,  科克佩克特河,  扎曼-凯拉克特河,  列瓦亚河,  库尔特河,  阿布莱克特卡,  布克赫塔尔马河,  巴卡纳斯河,  通图古尔河,  沙格林卡河,  拜布尔赛河,  阿斯萨河,  卡拉科尔河,  阿特什苏河/阿什奇苏河,  基济尔苏河,  伊列克河,  恰尔河,  贾尔德卡因德河,  卡斯克连河,  卡拉塔尔河,  别尔苏阿特/比尔苏阿特,  卡拉苏河,  赛拉姆河,  通季克河,  伊希姆河,  热拉梅什,  基济拉加什河,  楚河,  谢列特河,  阿雷斯,  基奇克明河,  卡拉肯基尔河,  阿马雷河,  图尔根河,  伊犁河,  奥伊塔尔,  布加兹河,  列普苏河,  托伊赛河,  库尔楚特河,  乌巴河,  图尔古孙河,  沙伦河,  马雷河,  瑟尔达尔亚河,  萨尔坎德河,  巴克苏克河,  韦拉亚河,  德扎拜河,  阿克坎布尔卢克河,  阿什甘河,  卡拉布拉河,  巴扎卡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 56.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 51.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Shen yongping </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shen yongping. Monthly average discharge data of Kazakhstan River in Central Asia from 1912 to 2000 (partial years). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1346.</w:t>
+        <w:t xml:space="preserve">沈永平. 1912-2000年（部分年份）中亚地区哈萨克斯坦河流逐月平均流量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1346.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>