--- v0 (2026-06-22)
+++ v1 (2026-08-07)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区土壤水分剖面数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: soil moisture profile data set in Linze grassland intensive observation area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: soil moisture profile data set in Linze grassland intensive observation area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1911.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1911.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1709</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008年5月24日至6月30日期间，在中游干旱区水文试验临泽草地加密观测区进行了土壤水分剖面的观测。测量临泽草地加密观测区不同下垫面、不同深度土壤水分变化，为土壤水分时空变化分析以及土壤水分的热惯量法反演提供数据。样方分布在草地站A、B、C、D、E五个样区，每个样区有4个样点。测量仪器主要为环刀，可以提供土壤剖面5cm、10cm、20cm、40cm处的土壤水分数据。观测时间间隔为1-2周，其中D、E样区由于灌溉，缺失部分数据。   本数据集包括土壤剖面水分Excel、Word数据表格。样方样带的分布信息请参见元数据“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”。</w:t>
+        <w:t xml:space="preserve">From May 24 to June 30, 2008, the soil moisture profile was observed in the dense observation area of Linze grassland in the hydrological test in the arid area of the middle reaches. The changes of soil moisture at different underlying surfaces and different depths in Linze grassland densification observation area were measured to provide data for the analysis of temporal and spatial changes of soil moisture and the inversion of soil moisture by thermal inertia method. The quadrat is distributed in five sample areas a, B, C, D and e of grassland station, and each sample area has 4 sample points. The measuring instrument is mainly ring knife, which can provide soil moisture data at 5cm, 10cm, 20cm and 40cm of soil profile. The observation interval is 1-2 weeks, in which some data are missing in sample areas D and e due to irrigation. This data set includes soil profile moisture excel and word data tables. See metadata "Heihe integrated remote sensing joint experiment: layout of quadrat transects in Linze grassland densified observation area" for the distribution information of quadrat transects. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月24日至6月30日期间，在中游干旱区水文试验临泽草地加密观测区进行了土壤水分剖面的观测。</w:t>
+        <w:t xml:space="preserve">  From May 24 to June 30, 2008, the soil moisture profile was observed in the dense observation area of Linze grassland in the hydrological test in the arid area of the middle reaches.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量临泽草地加密观测区不同下垫面、不同深度土壤水分变化，为土壤水分时空变化分析以及土壤水分的热惯量法反演提供数据。</w:t>
+        <w:t xml:space="preserve">  The changes of soil moisture at different underlying surfaces and different depths in Linze grassland densification observation area were measured to provide data for the analysis of temporal and spatial changes of soil moisture and the inversion of soil moisture by thermal inertia method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/05/24-2008/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/05/24-2008/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽草地加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">181.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:181.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤剖面, 土壤水分, 环刀, 针式温度计, 土壤温度, 土壤, 土壤湿度</w:t>
+        <w:t xml:space="preserve">Theme:soil profile, soil moisture, ring knife, needle thermometer, soil temperature, soil, soil moisture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">临泽草地加密观测区,  中游干旱区水文试验区,  黑河土壤剖面流域 </w:t>
+        <w:t xml:space="preserve">Place:Linze grassland intensive observation area,  hydrological test area in arid area of the middle reaches,  Heihe soil profile basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王旭峰,  王维真,  韩旭军,  晋锐 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Xufeng,  Wang weizhen,  Han Xujun,  JIN Rui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王旭峰  </w:t>
+        <w:t xml:space="preserve">author:Wang Xufeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Xufeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王旭峰,王维真,韩旭军,晋锐. 黑河综合遥感联合试验：临泽草地加密观测区土壤水分剖面数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1709.</w:t>
+        <w:t xml:space="preserve">Wang Xufeng, Wang weizhen, Han Xujun, JIN Rui. Heihe River comprehensive remote sensing joint experiment: soil moisture profile data set in Linze grassland intensive observation area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1709.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>