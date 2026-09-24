--- v0 (2026-06-24)
+++ v1 (2026-09-24)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bayi Glacier Vertical Landscape Gradient Meteorological Station Data Set (2020-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">八一冰川垂直景观梯度气象站数据集（2020-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2738.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Bayi Glacier Vertical Landscape Gradient Meteorological Station Data Set (2020-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2738.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2738.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2738.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data comes from the typical sample plots in the Bayi Glacier Region. The Bayi Glacier - Periglacial Vegetation - Freeze-thaw Desert - Alpine Wetland Demonstration Research Area was established along the vertical landscape gradient. According to different types of underlying surfaces, four sets of T-200BM3 weighing rain and snow meters and a single layer of temperature and humidity wind sensors were deployed to form a vertical landscape meteorological observation profile, forming a typical vertical landscape gradient of ecological environment change monitoring sample plots. The meteorological data of all stations are subject to data quality control to eliminate outliers, outliers, constant values and extreme jumps. Through visual inspection of each variable record, time series analysis was used to check the consistency of all values, and WMO quality assessment and quality control were applied to ensure the accuracy of precipitation data. </w:t>
+        <w:t xml:space="preserve">  数据来源于八一冰川地区典型样地建立沿垂直景观梯度的八一冰川-冰缘植被-冻融荒漠-高寒湿地示范研究区，根据不同的下垫面类型，布设了4套T-200BM3称重式雨雪量计和单层温湿风传感器形成垂直景观气象观测剖面，形成典型垂直景观梯度的生态环境变化监测样地。所有站点的气象数据均经过数据质量控制，以剔除野值、异常值、恒定值和极端跳变。通过目视检查每个变量记录，采用时间序列分析检查了所有数值一致性，并应用WMO质量评估和质量控制来确保降水数据的精度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Observation data of in-situ automatic weather station in the field.</w:t>
+        <w:t xml:space="preserve">  野外原位自动气象站的观测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Excel for data collation and import to ArcGIS for generation</w:t>
+        <w:t xml:space="preserve">  所有站点的气象数据均经过数据质量控制，以剔除野值、异常值、恒定值和极端跳变。通过目视检查每个变量记录，采用时间序列分析检查了所有数值一致性，并应用WMO质量评估和质量控制来确保降水数据的精度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  A description of the accuracy and scope of application of the resource quality, as well as the instruments and equipment, standards and specifications, and model methods used for resource collection and processing. The quality description of local chronicles and ancient books can refer to the general examples/compilation instructions/compilation instructions in local chronicles and ancient books. The quality description of the standard specification can refer to the corresponding part in its preparation instructions. </w:t>
+        <w:t xml:space="preserve">  对表述资源质量的资源精度、适用范围，以及资源采集、加工处理采用的仪器设备、标准规范、模型方法等的描述。志书、典籍的质量描述可以参考志书、典籍中的凡例/编纂说明/编写说明等。标准规范的质量描述可以参考其编制说明中相应的部分。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/01/01-2023/02/22</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/01/01-2023/02/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Bayi Glacier Region, Qilian County, Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省祁连县八一冰川地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation, temperature, relative humidity, wind speed, wind direction</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水量, 气温, 相对湿度, 风速, 风向</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020 2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Bayi Glacier Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省祁连县八一冰川地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HAN Chuntan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩春坛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HAN Chuntan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩春坛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HAN Chuntan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩春坛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFC0507400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HAN Chuntan. Bayi Glacier Vertical Landscape Gradient Meteorological Station Data Set (2020-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2738.2023.</w:t>
+        <w:t xml:space="preserve">韩春坛. 八一冰川垂直景观梯度气象站数据集（2020-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2738.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>