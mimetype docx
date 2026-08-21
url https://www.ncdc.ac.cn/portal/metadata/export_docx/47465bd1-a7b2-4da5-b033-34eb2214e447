--- v0 (2026-07-07)
+++ v1 (2026-08-21)
@@ -2465,75 +2465,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Che T, Li X, Liu S, Li H, Xu Z, Tan J, Zhang Y, Ren Z, Xiao L, Deng J, Jin R, Ma M, Wang J, Yang X. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J/OL]. Earth System Science Data, 2019, 11, (3): 1483-1499. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-11-1483-2019.</w:t>
+        <w:t xml:space="preserve">Che T, Li X, Liu S, Li H, Xu Z, Tan J, Zhang Y, Ren Z, Xiao L, Deng J, Jin R, Ma M, Wang J, Yang X. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J/OL]. Earth System Science Data, 2019, 11(3): 1483-1499. DOI: 10.5194/essd-11-1483-2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>