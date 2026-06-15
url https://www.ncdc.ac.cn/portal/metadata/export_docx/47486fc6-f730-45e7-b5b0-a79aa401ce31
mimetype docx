--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: surface temperature products in the middle reaches of Heihe River Basin (July 4, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游地表温度产品（2012年7月4日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3546.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: surface temperature products in the middle reaches of Heihe River Basin (July 4, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.15</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3546.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On July 4, 2012, the flight test of thermal infrared hyperspectral aerial remote sensing data was carried out in Linze survey area and Heihe River in the middle reaches of Heihe River by using Yun 12 aircraft and TASI sensor. The TASI sensor has a wavelength range of 8-11.5um and a spatial resolution of 3M. Based on the data obtained from aerial survey, the surface radiance after atmospheric correction is obtained by using the coordinate data and atmospheric data measured synchronously, and the surface temperature data is obtained by separating the temperature emissivity </w:t>
+        <w:t xml:space="preserve">  2012年7月4日，在黑河中游的临泽测区和黑河河道，利用运12飞机，搭载TASI传感器开展了热红外高光谱航空遥感数据飞行试验。TASI传感器波长范围为8-11.5um，空间分辨率为3米。航空测量获取的数据，利用同步测量的坐标数据和大气数据，经过几何和大气校正，得到大气校正后的地表辐亮度，并进行温度发射率分离，得到地表温度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The TASI sensor has a wavelength range of 8-11.5um and a spatial resolution of 3M</w:t>
+        <w:t xml:space="preserve">  TASI传感器波长范围为8-11.5um，空间分辨率为3米。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The TASI sensor has a wavelength range of 8-11.5um and a spatial resolution of 3M. Based on the data obtained from aerial survey, the surface radiance after atmospheric correction is obtained by using the coordinate data and atmospheric data measured synchronously, and the surface temperature data is obtained by separating the temperature emissivity</w:t>
+        <w:t xml:space="preserve">  TASI传感器波长范围为8-11.5um，空间分辨率为3米。航空测量获取的数据，利用同步测量的坐标数据和大气数据，经过几何和大气校正，得到大气校正后的地表辐亮度，并进行温度发射率分离，得到地表温度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/07/04-2012/07/05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/07/04-2012/07/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:235.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">235.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:TASI sensor, surface temperature, remote sensing products</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TASI传感器, 地表温度, 遥感产品</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  pilot area of artificial oasis in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,612 +1458,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xiao qing,  Wen jianguang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青,  闻建光 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xiao qing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xiao qing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xiao qing, Wen jianguang. Heihe River eco hydrological remote sensing test: surface temperature products in the middle reaches of Heihe River Basin (July 4, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.15.</w:t>
+        <w:t xml:space="preserve">肖青,闻建光. 黑河生态水文遥感试验：黑河流域中游地表温度产品（2012年7月4日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">