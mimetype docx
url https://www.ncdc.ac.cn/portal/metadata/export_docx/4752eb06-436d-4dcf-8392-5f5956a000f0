--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制项目专利集（2021年5-6月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Patent collection of small, efficient and energy-saving desert brackish water membrane desalination process development and equipment development project (May June 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patent collection of small, efficient and energy-saving desert brackish water membrane desalination process development and equipment development project (May June 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0001.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0001.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  专利集包括‘’一种复合膜材料的制备方法‘’、“吸附方法、具有溶胀聚合物的组合物及其应用”、“一种渗透汽化膜及其制备方法、应用”、“基于可再生活性碳纤维的电吸附去除氯酚类有机物的系统”专利4件及说明书。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  专利数据均来自实验数据。</w:t>
+        <w:t xml:space="preserve">  Patent data are from experimental data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  专利所有数据均由实验数据整理并绘制相应图表后形成专利申请书。</w:t>
+        <w:t xml:space="preserve">  All patent data are sorted out by experimental data and corresponding charts are drawn to form a patent application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据均由3次以上平行实验获得。</w:t>
+        <w:t xml:space="preserve"> The original data were obtained from more than 3 parallel experiments. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/05/01-2021/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/05/01-2021/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天津市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianjin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">膜, 吸附, 纳滤, 渗透汽化, 碳纤维</w:t>
+        <w:t xml:space="preserve">Theme:Membrane, adsorption, nanofiltration, pervaporation, carbon fiber</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文化学 </w:t>
+        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天津市 </w:t>
+        <w:t xml:space="preserve">Place:Tianjin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红 </w:t>
+        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红  </w:t>
+        <w:t xml:space="preserve">author:DU Runhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DU Runhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜润红. 小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制项目专利集（2021年5-6月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.9.</w:t>
+        <w:t xml:space="preserve">DU Runhong. Patent collection of small, efficient and energy-saving desert brackish water membrane desalination process development and equipment development project (May June 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>