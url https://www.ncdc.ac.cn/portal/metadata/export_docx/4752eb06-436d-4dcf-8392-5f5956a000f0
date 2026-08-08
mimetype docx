--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patent collection of small, efficient and energy-saving desert brackish water membrane desalination process development and equipment development project (May June 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制项目专利集（2021年5-6月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0001.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Patent collection of small, efficient and energy-saving desert brackish water membrane desalination process development and equipment development project (May June 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.9</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0001.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  专利集包括‘’一种复合膜材料的制备方法‘’、“吸附方法、具有溶胀聚合物的组合物及其应用”、“一种渗透汽化膜及其制备方法、应用”、“基于可再生活性碳纤维的电吸附去除氯酚类有机物的系统”专利4件及说明书。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Patent data are from experimental data.</w:t>
+        <w:t xml:space="preserve">  专利数据均来自实验数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  All patent data are sorted out by experimental data and corresponding charts are drawn to form a patent application.</w:t>
+        <w:t xml:space="preserve">  专利所有数据均由实验数据整理并绘制相应图表后形成专利申请书。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The original data were obtained from more than 3 parallel experiments. </w:t>
+        <w:t xml:space="preserve">  原始数据均由3次以上平行实验获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/05/01-2021/06/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/05/01-2021/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Tianjin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:10.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Pdf</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Membrane, adsorption, nanofiltration, pervaporation, carbon fiber</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">膜, 吸附, 纳滤, 渗透汽化, 碳纤维</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tianjin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DU Runhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFE0114200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DU Runhong. Patent collection of small, efficient and energy-saving desert brackish water membrane desalination process development and equipment development project (May June 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.9.</w:t>
+        <w:t xml:space="preserve">杜润红. 小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制项目专利集（2021年5-6月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>