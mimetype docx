--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山北麓河流域居民点分布数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The Resident Site Distribution Data of The North_Slope_of_Tianshan River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Resident Site Distribution Data of The North_Slope_of_Tianshan River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3789.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3789.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.607</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为天山北麓河流域居民点分布数据，包括天山北麓河流域内市、县、乡镇、村等级分布，数据主要有两个属性字段：Code(居民点编码）、Name(居民点名称）。</w:t>
+        <w:t xml:space="preserve">The data is the residential area distribution data in the north foot River Basin of Tianshan Mountain, including the city, county, town and village level distribution in the basin. The data mainly has two attribute fields: Code (residential area code) and name (residential area name). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山北麓河流域居民点分布数据</w:t>
+        <w:t xml:space="preserve">Distribution data of residential areas in the Beilu River Basin of Tianshan Mountains</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数字矢量化</w:t>
+        <w:t xml:space="preserve">Digital Vectorization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山北麓诸河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The various river basins at the northern foot of the Tianshan Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">466.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:466.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">基础数据, 居民点, 北麓诸河流域</w:t>
+        <w:t xml:space="preserve">Theme:Basic data, settlements, north foot River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山北麓诸河流域 </w:t>
+        <w:t xml:space="preserve">Place:The river basins in the northern foothills of the Tianshan Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 48.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 78.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星 </w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 天山北麓河流域居民点分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.607.</w:t>
+        <w:t xml:space="preserve">WU Lizong. The Resident Site Distribution Data of The North_Slope_of_Tianshan River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.607.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>