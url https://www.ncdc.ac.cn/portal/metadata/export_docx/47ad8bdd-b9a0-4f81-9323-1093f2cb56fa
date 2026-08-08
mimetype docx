--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西鄂尔多斯高原-阴山北麓荒漠植物样本数据集（2017-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Sample Dataset of Desert Plants in the North foothills of the West Ordos Plateau Yinshan Mountains (2017-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sample Dataset of Desert Plants in the North foothills of the West Ordos Plateau Yinshan Mountains (2017-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db4076.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db4076.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.I-VEG.DB4076.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集以乌兰布和沙漠、库布齐沙漠、贺兰山、西鄂尔多斯—阴山北麓等为调查区，于2017-2021四年共调查点位404个。重点调查分布在研究区内的草原化灌木荒漠、半灌木-矮半灌木荒漠、灌木荒漠等植被类型。调查的主要植被群系达30种，其中主要灌木群系包括红砂群系、珍珠猪毛菜群系、柠条锦鸡儿群系等，主要草本群系包括短花针茅群系、碱韭群系、沙生针茅群系等。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为野外调查结合后期整理得到的第一手观测数据。其中植物标本实物通过野外实地采集而获得；标本图像数据是在对实物标本制作完成后对其拍照并电子化而获得；植物分类特征通过查阅中国科学院植物研究所开发的“植物智”软件而获得；地理坐标、生境要素通过现场GPS测定和实地调查而获得。植物采集原则：采集一株完整植物，不能选择有病害、不健壮的植物。清理植物：将污泥清洗掉，去掉枯叶子。压制植物：将植物摆放在专用吸水纸内，然后将植物标本压制在标本夹内。定期换纸：定期给植物换次吸水纸，展平褶皱的花、叶，使标本干燥。标签记录：挂上标签，记录标本形态特征。植物标本描述信息表生成结合野外调查及文件资料，根据植物标本描述信息表内容填写具体信息。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  植物采集原则：采集一株完整植物，不能选择有病害、不健壮的植物。   清理植物：将污泥清洗掉，去掉枯叶。   压制植物：将植物摆放在专用吸水纸内，然后将植物标本压制在标本夹内。   定期换纸：定期给植物换次吸水纸，展平褶皱的花、叶，使标本干燥。   标签记录：挂上标签，记录标本形态特征。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据：以野外调查为基础，标本鉴定利用《内蒙古植物志》结合《中国植物志》电子版。   加工处理数据：将整理制作好的标本用高拍扫描仪拍摄后电子化处理。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西鄂尔多斯和阴山北麓 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:West Ordos and the northern foothills of Yinshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.3 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">荒漠植物, 根, 茎, 叶, 花, 果, 实</w:t>
+        <w:t xml:space="preserve">Theme:Desert plants, roots, stems, leaves, flowers, fruits, fruits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西鄂尔多斯和阴山北麓 </w:t>
+        <w:t xml:space="preserve">Place:West Ordos and the northern foothills of Yinshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">兰登明,  刘芳,  李慧卿,  李梓豪,  赵昕,  赵杏花 </w:t>
+        <w:t xml:space="preserve">contributors:,  ,  ,  LI Zihao,  ZHAO Xin,  Zhao Xinghua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">连杰  </w:t>
+        <w:t xml:space="preserve">author:LIAN Jie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Xinghua </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017FY100200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国荒漠主要植物群落调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of main plant communities in Chinese desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">兰登明,刘芳,李慧卿,李梓豪,赵昕,赵杏花. 西鄂尔多斯高原-阴山北麓荒漠植物样本数据集（2017-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB4076.2023.</w:t>
+        <w:t xml:space="preserve">, , , LI Zihao, ZHAO Xin, Zhao Xinghua. Sample Dataset of Desert Plants in the North foothills of the West Ordos Plateau Yinshan Mountains (2017-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB4076.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>