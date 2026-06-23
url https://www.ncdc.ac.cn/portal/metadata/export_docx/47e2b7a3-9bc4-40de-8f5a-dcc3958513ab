--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（宇宙射线土壤水分-2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (cosmic ray soil moisture-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (cosmic ray soil moisture-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0029.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0029.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1609</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2012年6月1日至9月20日的通量观测矩阵中两台宇宙射线仪器（crs_a和crs_b）的观测数据。站点位于甘肃省张掖市盈科灌区农田内，下垫面是玉米地。crs_a观测点的经纬度是100.36975E, 38.85385N，海拔1557.16m，crs_b观测点的经纬度是100.37225E, 38.85557N，海拔1557.16m，仪器探头底部距地面0.5m，采样频率是1小时。</w:t>
+        <w:t xml:space="preserve">The data set contains two cosmic ray instruments (CRS) in the flux observation matrix from June 1 to September 20, 2012_ A and CRS_ b) Observation data. The station is located in the farmland of Yingke Irrigation District, Zhangye City, Gansu Province, with corn field as the underlying surface. crs_ A the longitude and latitude of the observation point are 100.36975e, 38.85385n, and the altitude is 1557.16m, CRS_ B the longitude and latitude of the observation point are 100.37225e, 38.85557n, the altitude is 1557.16m, the bottom of the instrument probe is 0.5m from the ground, and the sampling frequency is 1 hour </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  宇宙射线仪器的原始观测项目包括：电压Batt（V）、温度T（℃）、相对湿度RH（%）、气压P（hPa）、快中子数N1C（个/小时）、热中子数N2C（个/小时）、快中子采样时间N1ET（s）及热中子采样时间N2ET（s）。发布的数据为经过处理计算后的数据，数据表头包括Date Time（日期 时间）、P（气压 hPa）、N1C（快中子数 个/小时）、N1C_cor（气压订正的快中子数 个/小时）和VWC（土壤体积含水量 %）.</w:t>
+        <w:t xml:space="preserve"> The original observation items of the cosmic ray instrument include: voltage batt (V), temperature T (℃), relative humidity Rh (%), air pressure P (HPA), fast neutron number N1c (piece / hour), thermal neutron number n2c (piece / hour), fast neutron sampling time n1et (s) and thermal neutron sampling time n2et (s). The published data is the data after processing and calculation. The data header includes date time, P (air pressure HPA), N1c (fast neutron number / hour) and N1c_ Cor (barometric corrected fast neutrons / hour) and vwc (soil volume water content%)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1) 数据筛选共四条标准：   （1）剔除电压小于和等于11.8伏特的数据；（2）剔除空气相对湿度大于和等于80%的数据；（3）剔除采样时间间隔不在60±1分钟内的数据；（4） 剔除快中子数较前后一小时变化大于200的数据。此外缺失数据用-6999补充。   2）气压订正   根据仪器说明手册中提到的快中子气压订正公式，对原始数据进行气压订正，得到订正后的快中子数N1C_cor，具体见数据引用文献.   3）仪器率定   在计算土壤水分的过程中需要对计算公式中的N0进行率定。N0为土壤干燥条件下的快中子数，通常使用测量源区内的土样得到实测土壤水分（或者通过比较密集的土壤水分无线传感器获取）θm（Zreda et al. 2012）和对应时间段内的快中子校正数据N，再反求得到N0。具体见数据引用文献.   在此，根据两台仪器源区内的Soilnet土壤水分数据对仪器进行率定，并根据实际情况之间建立土壤体积含水量θv和快中子之间的关系，即将公式（2）中的θm换作θv处理。分别选取干湿状况差异比较明显的6月26日-27日和7月16日-17日四天的数据，其中6月26日-27日率定数据显示土壤水分较小，因此选取4厘米、10厘米和20厘米的三个值平均值作为率定数据，其变化范围为22%-30%，而7月16日-17日率定数据显示土壤水分较大，因此选取4厘米、10厘米的两个值平均值作为率定数据，其变化范围为28%-39%，最后平均得到crs_a和crs_b的值N0分别为3252、3597。   4） 土壤水分计算   计算得到每小时的土壤含水量数据。具体计算公式见数据引用文献.</w:t>
+        <w:t xml:space="preserve">  1) There are four criteria for data filtering:  （ 1) Eliminate data with voltage less than or equal to 11.8 volts（ 2) Eliminate the data of air relative humidity greater than or equal to 80%（ 3) Eliminate the data whose sampling time interval is not within 60 ± 1 min（ 4) Eliminate the data that the number of fast neutrons changes more than 200 compared with the previous hour. In addition, missing data were supplemented with - 6999.  2) Barometric correction  According to the fast neutron pressure correction formula mentioned in the instrument instruction manual, the pressure correction is carried out on the original data to obtain the corrected fast neutron number N1c_ COR, see data references for details  3) Instrument calibration  In the process of calculating soil moisture, N0 in the calculation formula needs to be calibrated. N0 is the fast neutron number under the condition of soil drying. Usually, the measured soil moisture is obtained by using the soil sample in the measurement source area (or obtained by relatively dense soil moisture wireless sensor) θ M (zreda et al. 2012) and fast neutron correction data n in the corresponding time period, and then N0 is obtained by reverse calculation. See data references for details  Here, the instrument is calibrated according to the soilnet soil moisture data in the source area of the two instruments, and the soil volume moisture content is established according to the actual situation θ The relationship between V and fast neutrons, that is, in formula (2) θ M for θ V handling. The data of June 26-27 and July 16-17 with obvious differences in dry and wet conditions are selected respectively. The calibration data from June 26-27 shows that the soil moisture is small, so the average values of 4cm, 10cm and 20cm are selected as the calibration data, with a variation range of 22% - 30%, while the calibration data from July 16-17 shows that the soil moisture is large, so 4cm The average of two values of 10cm is used as calibration data, and its variation range is 28% - 39%. Finally, CRS is obtained on average_ A and CRS_ The values N0 of B are 3252 and 3597 respectively.  4) Soil moisture calculation  The hourly soil water content data are calculated. See data references for specific calculation formula</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/01-2012/09/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/01-2012/09/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 通量观测矩阵 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, flux observation matrix </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">334.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:334.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤水分, 水文气象, 宇宙射线土壤水分, 土壤湿度</w:t>
+        <w:t xml:space="preserve">Theme:Soil moisture, hydrometeorology, cosmic ray, soil moisture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">通量观测矩阵,  中游人工绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Flux observation matrix,  artificial oasis experimental area in the middle reaches,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,897 +1185,622 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  李新,  徐自为,  朱忠礼 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  LI Xin,  Xu ziwei,  ZhuZongli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱忠礼  </w:t>
+        <w:t xml:space="preserve">author:ZhuZongli </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  焦其顺  </w:t>
+        <w:t xml:space="preserve">,  Jiao qishun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125002</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：水文气象要素与多尺度蒸散发观测</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,李新,徐自为,朱忠礼. 黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（宇宙射线土壤水分-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1609.</w:t>
+        <w:t xml:space="preserve">Liu shaomin, LI Xin, Xu ziwei, ZhuZongli. Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (cosmic ray soil moisture-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1609.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhu Zhongli, Tan Lei, Gao Shengguo, Jiao Qishun. Observation on Soil Moisture of Irrigation Cropland by Cosmic-Ray Probe[J]. IEEE Geoscience and Remote Sensing Letters, 2015, 12, (3): 472-476. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">