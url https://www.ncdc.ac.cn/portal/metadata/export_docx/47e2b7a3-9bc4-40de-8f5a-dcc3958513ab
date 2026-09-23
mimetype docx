--- v1 (2026-06-23)
+++ v2 (2026-09-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (cosmic ray soil moisture-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（宇宙射线土壤水分-2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0029.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (cosmic ray soil moisture-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1609</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0029.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1609</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set contains two cosmic ray instruments (CRS) in the flux observation matrix from June 1 to September 20, 2012_ A and CRS_ b) Observation data. The station is located in the farmland of Yingke Irrigation District, Zhangye City, Gansu Province, with corn field as the underlying surface. crs_ A the longitude and latitude of the observation point are 100.36975e, 38.85385n, and the altitude is 1557.16m, CRS_ B the longitude and latitude of the observation point are 100.37225e, 38.85557n, the altitude is 1557.16m, the bottom of the instrument probe is 0.5m from the ground, and the sampling frequency is 1 hour </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2012年6月1日至9月20日的通量观测矩阵中两台宇宙射线仪器（crs_a和crs_b）的观测数据。站点位于甘肃省张掖市盈科灌区农田内，下垫面是玉米地。crs_a观测点的经纬度是100.36975E, 38.85385N，海拔1557.16m，crs_b观测点的经纬度是100.37225E, 38.85557N，海拔1557.16m，仪器探头底部距地面0.5m，采样频率是1小时。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The original observation items of the cosmic ray instrument include: voltage batt (V), temperature T (℃), relative humidity Rh (%), air pressure P (HPA), fast neutron number N1c (piece / hour), thermal neutron number n2c (piece / hour), fast neutron sampling time n1et (s) and thermal neutron sampling time n2et (s). The published data is the data after processing and calculation. The data header includes date time, P (air pressure HPA), N1c (fast neutron number / hour) and N1c_ Cor (barometric corrected fast neutrons / hour) and vwc (soil volume water content%)</w:t>
+        <w:t xml:space="preserve">  宇宙射线仪器的原始观测项目包括：电压Batt（V）、温度T（℃）、相对湿度RH（%）、气压P（hPa）、快中子数N1C（个/小时）、热中子数N2C（个/小时）、快中子采样时间N1ET（s）及热中子采样时间N2ET（s）。发布的数据为经过处理计算后的数据，数据表头包括Date Time（日期 时间）、P（气压 hPa）、N1C（快中子数 个/小时）、N1C_cor（气压订正的快中子数 个/小时）和VWC（土壤体积含水量 %）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1) There are four criteria for data filtering:  （ 1) Eliminate data with voltage less than or equal to 11.8 volts（ 2) Eliminate the data of air relative humidity greater than or equal to 80%（ 3) Eliminate the data whose sampling time interval is not within 60 ± 1 min（ 4) Eliminate the data that the number of fast neutrons changes more than 200 compared with the previous hour. In addition, missing data were supplemented with - 6999.  2) Barometric correction  According to the fast neutron pressure correction formula mentioned in the instrument instruction manual, the pressure correction is carried out on the original data to obtain the corrected fast neutron number N1c_ COR, see data references for details  3) Instrument calibration  In the process of calculating soil moisture, N0 in the calculation formula needs to be calibrated. N0 is the fast neutron number under the condition of soil drying. Usually, the measured soil moisture is obtained by using the soil sample in the measurement source area (or obtained by relatively dense soil moisture wireless sensor) θ M (zreda et al. 2012) and fast neutron correction data n in the corresponding time period, and then N0 is obtained by reverse calculation. See data references for details  Here, the instrument is calibrated according to the soilnet soil moisture data in the source area of the two instruments, and the soil volume moisture content is established according to the actual situation θ The relationship between V and fast neutrons, that is, in formula (2) θ M for θ V handling. The data of June 26-27 and July 16-17 with obvious differences in dry and wet conditions are selected respectively. The calibration data from June 26-27 shows that the soil moisture is small, so the average values of 4cm, 10cm and 20cm are selected as the calibration data, with a variation range of 22% - 30%, while the calibration data from July 16-17 shows that the soil moisture is large, so 4cm The average of two values of 10cm is used as calibration data, and its variation range is 28% - 39%. Finally, CRS is obtained on average_ A and CRS_ The values N0 of B are 3252 and 3597 respectively.  4) Soil moisture calculation  The hourly soil water content data are calculated. See data references for specific calculation formula</w:t>
+        <w:t xml:space="preserve">  1) 数据筛选共四条标准：   （1）剔除电压小于和等于11.8伏特的数据；（2）剔除空气相对湿度大于和等于80%的数据；（3）剔除采样时间间隔不在60±1分钟内的数据；（4） 剔除快中子数较前后一小时变化大于200的数据。此外缺失数据用-6999补充。   2）气压订正   根据仪器说明手册中提到的快中子气压订正公式，对原始数据进行气压订正，得到订正后的快中子数N1C_cor，具体见数据引用文献.   3）仪器率定   在计算土壤水分的过程中需要对计算公式中的N0进行率定。N0为土壤干燥条件下的快中子数，通常使用测量源区内的土样得到实测土壤水分（或者通过比较密集的土壤水分无线传感器获取）θm（Zreda et al. 2012）和对应时间段内的快中子校正数据N，再反求得到N0。具体见数据引用文献.   在此，根据两台仪器源区内的Soilnet土壤水分数据对仪器进行率定，并根据实际情况之间建立土壤体积含水量θv和快中子之间的关系，即将公式（2）中的θm换作θv处理。分别选取干湿状况差异比较明显的6月26日-27日和7月16日-17日四天的数据，其中6月26日-27日率定数据显示土壤水分较小，因此选取4厘米、10厘米和20厘米的三个值平均值作为率定数据，其变化范围为22%-30%，而7月16日-17日率定数据显示土壤水分较大，因此选取4厘米、10厘米的两个值平均值作为率定数据，其变化范围为28%-39%，最后平均得到crs_a和crs_b的值N0分别为3252、3597。   4） 土壤水分计算   计算得到每小时的土壤含水量数据。具体计算公式见数据引用文献.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/01-2012/09/20</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/01-2012/09/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, flux observation matrix </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 通量观测矩阵 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:334.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">334.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture, hydrometeorology, cosmic ray, soil moisture</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤水分, 水文气象, 宇宙射线土壤水分, 土壤湿度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Flux observation matrix,  artificial oasis experimental area in the middle reaches,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">通量观测矩阵,  中游人工绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,666 +1458,941 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  LI Xin,  Xu ziwei,  ZhuZongli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  李新,  徐自为,  朱忠礼 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZhuZongli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱忠礼  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Jiao qishun </w:t>
+        <w:t xml:space="preserve">,  焦其顺  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125002</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125002</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：水文气象要素与多尺度蒸散发观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, LI Xin, Xu ziwei, ZhuZongli. Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (cosmic ray soil moisture-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1609.</w:t>
+        <w:t xml:space="preserve">刘绍民,李新,徐自为,朱忠礼. 黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（宇宙射线土壤水分-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1609.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhu Zhongli, Tan Lei, Gao Shengguo, Jiao Qishun. Observation on Soil Moisture of Irrigation Cropland by Cosmic-Ray Probe[J]. IEEE Geoscience and Remote Sensing Letters, 2015, 12, (3): 472-476. </w:t>
+        <w:t xml:space="preserve">Zhu Zhongli, Tan Lei, Gao Shengguo, Jiao Qishun. Observation on Soil Moisture of Irrigation Cropland by Cosmic-Ray Probe[J]. IEEE Geoscience and Remote Sensing Letters, 2015, 12(3): 472-476.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xin, Liu Shaomin, Xiao Qin, Ma Mingguo, Jin Rui, Che Tao, Wang Weizhen, Hu Xiaoli, Xu Ziwei, Wen Jianguang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system[J]. Scientific Data, 2017, 4, (1): 170083-170083. </w:t>
+        <w:t xml:space="preserve">Li Xin, Liu Shaomin, Xiao Qin, Ma Mingguo, Jin Rui, Che Tao, Wang Weizhen, Hu Xiaoli, Xu Ziwei, Wen Jianguang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system[J]. Scientific Data, 2017, 4(1): 170083-170083.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>