--- v0 (2026-05-29)
+++ v1 (2026-08-28)
@@ -2476,95 +2476,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jin Haodong, Peng Xiaoqing, Frauenfeld Oliver W, Zhao Yaohua, Li Xuanjia, Tian Weiwei, Chen Cong, Liang Benben, Li Xiaodong, Mu Cuicui. Performance and changes of high‐resolution (1 km) surface air temperature in Northern Hemisphere permafrost regions[J]. International Journal of Climatology, 2023, 43, (3): 1333-1348. </w:t>
+        <w:t xml:space="preserve">Jin Haodong, Peng Xiaoqing, Frauenfeld OliverW, Zhao Yaohua, Li Xuanjia, Tian Weiwei, Chen Cong, Liang Benben, Li Xiaodong, Mu Cuicui. Performance and changes of high‐resolution (1 km) surface air temperature in Northern Hemisphere permafrost regions[J]. International Journal of Climatology, 2023, 43(3): 1333-1348.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jin Haodong, Peng Xiaoqing, Frauenfeld Oliver W, Huang Yuan, Guo Lei, Luo Jing, Yin Guoan, Zhao Guohui, Mu Cuicui. The infrastructure cost of permafrost degradation for the Northern Hemisphere[J]. Global Environmental Change, 2024, 84:102791. </w:t>
+        <w:t xml:space="preserve">Jin Haodong, Peng Xiaoqing, Frauenfeld OliverW, Huang Yuan, Guo Lei, Luo Jing, Yin Guoan, Zhao Guohui, Mu Cuicui. The infrastructure cost of permafrost degradation for the Northern Hemisphere[J]. Global Environmental Change, 2024, 84: 102791.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Peng Xiaoqing, Zhang Tingjun, Frauenfeld Oliver W, Wang Kang, Luo Dongliang, Cao Bin, Su Hang, Jin Huijun, Wu Qingbai. Spatiotemporal changes in active layer thickness under contemporary and projected climate in the Northern Hemisphere[J]. Journal of Climate, 2018, 31, (1): 251-266. </w:t>
+        <w:t xml:space="preserve">Peng Xiaoqing, Zhang Tingjun, Frauenfeld OliverW, Wang Kang, Luo Dongliang, Cao Bin, Su Hang, Jin Huijun, Wu Qingbai. Spatiotemporal changes in active layer thickness under contemporary and projected climate in the Northern Hemisphere[J]. Journal of Climate, 2018, 31(1): 251-266.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>