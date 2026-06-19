--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：张掖国家气候观象台自动气象站数据集（2008-2009年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: data set of automatic weather station of Zhangye National Climate Observatory (2008-2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: data set of automatic weather station of Zhangye National Climate Observatory (2008-2009)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1824.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1824.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1904</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  此数据集包含了张掖国家气候观象台2008-2009年的自动气象站观测数据。站点位于甘肃省张掖，经纬度分别为100°17′E，39°05′N，海拔高度为1456m。 观测项目有：大气风温湿梯度观测（2cm、4cm、10cm、20m和30m）、风向、气压、光合作用有效辐射、降水、辐射四分量、地表温度、多层土壤温度（5cm、10cm、15cm、20cm和40cm）、土壤水分（10cm、20cm、50cm、100cm和180cm）及土壤热通量（5cm、10cm和15cm）。具体的表头等信息请参见随数据一起发布的说明文档。</w:t>
+        <w:t xml:space="preserve">This data set contains the observation data of automatic weather station of Zhangye National Climate Observatory from 2008 to 2009. The station is located in Zhangye, Gansu Province, with longitude and latitude of 100 ° 17 ′ e, 39 ° 05 ′ N and altitude of 1456m. The observation items include: atmospheric wind temperature and humidity gradient observation (2cm, 4cm, 10cm, 20m and 30m), wind direction, air pressure, photosynthesis effective radiation, precipitation, radiation, surface temperature, multi-layer soil temperature (5cm, 10cm, 15cm, 20cm and 40cm), soil moisture (10cm, 20cm, 50cm, 100cm and 180cm) and soil heat flux (5cm, 10cm and 15cm). Please refer to the description document published with the data for specific header and other information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自动气象站观测数据。</w:t>
+        <w:t xml:space="preserve">  Automatic weather station observation data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器自动采集，人工校准。</w:t>
+        <w:t xml:space="preserve">  The instrument is automatically collected and manually calibrated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/01/01-2009/07/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/01/01-2009/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 张掖国家气候观象台, 中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, Zhangye National Climate Observatory, hydrological experimental area of arid area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">34.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:34.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水, 总辐射, 土壤温度, 向上长波辐射, 土壤热通量, 空气湿度, 风向, 气象水文, 气象观测, 气压, 土壤水分, 地表温度, 反射辐射, 光合作用有效辐射, 下行长波辐射, 风速</w:t>
+        <w:t xml:space="preserve">Theme:precipitation, Total radiation, soil temperature, Upward long wave radiation, Soil heat flux, air humidity, wind direction, Meteorology and hydrology, meteorological observation, pressure, soil moisture, Surface temperature, Reflected radiation, Photosynthetically active radiation, Downward long wave radiation, wind speed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008 2009</w:t>
+        <w:t xml:space="preserve">Time:2008 2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  张掖国家气候观象台,  中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Zhangye National Climate Observatory,  hydrological experimental area of arid area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄广辉 </w:t>
+        <w:t xml:space="preserve">contributors:HUANG Guanghui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄广辉  </w:t>
+        <w:t xml:space="preserve">author:HUANG Guanghui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HUANG Guanghui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄广辉. 黑河综合遥感联合试验：张掖国家气候观象台自动气象站数据集（2008-2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1904.</w:t>
+        <w:t xml:space="preserve">HUANG Guanghui. Heihe integrated remote sensing joint experiment: data set of automatic weather station of Zhangye National Climate Observatory (2008-2009). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1904.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xu Tongren, Liu Shaomin, Xu Lu, Chen Yujie, Jia Zhenzhen, Xu Ziwei, Nielson Jeffrey. Temporal Upscaling and Reconstruction of Thermal Remotely Sensed Instantaneous Evapotranspiration[J]. Remote Sensing, 2015, 7, (3). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">