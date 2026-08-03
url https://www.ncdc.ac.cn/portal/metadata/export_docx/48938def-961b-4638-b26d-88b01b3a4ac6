--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021-2024年黄土丘陵沟壑区第三副区罗玉沟流域沟口径流站径流泥沙观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2021-2024 Runoff and Sediment Observation Data Set for Gully Flow Stations in the Luoyugou Basin of the Third Sub district of the Loess Hilly and Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021-2024 Runoff and Sediment Observation Data Set for Gully Flow Stations in the Luoyugou Basin of the Third Sub district of the Loess Hilly and Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hwtszhan.db2708.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwtszhan.db2708.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.hwtszhan.db2708.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2021-2024年罗玉沟流域沟口径流站的径流泥沙观测数据。罗玉沟观测断面为自然梯形断面；径流观测采用浮标法测流速，流速面积法计算流量；泥沙取样与测流同步进行，取样次数与测流次数相同，采用水边一点法取沙样，置换法测含沙量。 本数据集包括实测流量成果表、逐日平均流量表、逐日平均含沙量表、逐日平均悬移质输沙率表、逐次洪水降水水量观测成果表、逐次洪水测验成果表、洪水水文要素摘录表。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时定点观测</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; Manual fixed time and fixed point observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">雨量计观测降水量；集流池人工观测产流量；人工取沙样、置换法计算含沙量进而推算产沙量；植被覆盖度采用目估法观测，郁闭度采用测针法观测。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;Rainfall observed by rain gauge; Artificial observation of flow yield in the catchment basin; Artificial sand sampling and replacement method are used to calculate sediment concentration and then calculate sediment yield; The vegetation coverage is measured by the visual estimation method, and the canopy closure is measured by the needle method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">按照“水土保持试验规范”（SD239）和“水土保持试验规程”（SL419）的规定由专业技术人员进行数据的观测、整理、整编。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;According to the provisions of "Specification for Water and Soil Conservation Test" (SD239) and "Specification for Water and Soil Conservation Test" (SL419), professional technical personnel shall observe, sort out and compile the data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市秦州区罗玉沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Luoyugou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1190.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1190.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1895.3m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">324.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:382.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">年输沙量, 年径流量, 洪水总量, 洪水输沙量, 单位面积土壤流失量, 径流系数, 逐日平均流量, 逐日平均含沙量, 逐日平均悬移质输沙率, 最大流量</w:t>
+        <w:t xml:space="preserve">Theme:Annual sediment transport, annual runoff, total flood, flood sediment transport, soil loss per unit area, runoff coefficient, daily average flow, daily average sediment concentration, daily average suspended sediment transport rate, maximum flow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天水,  罗玉沟,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Tianshui,  Luoyugou,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,753 +1226,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张晓煜 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Xiaoyu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘晓  </w:t>
+        <w:t xml:space="preserve">author:Liu Xiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  樊义佳  </w:t>
+        <w:t xml:space="preserve">,  FAN Yijia </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Xiaoyu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张晓煜. 2021-2024年黄土丘陵沟壑区第三副区罗玉沟流域沟口径流站径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.hwtszhan.db2708.2023.</w:t>
+        <w:t xml:space="preserve">ZHANG Xiaoyu. 2021-2024 Runoff and Sediment Observation Data Set for Gully Flow Stations in the Luoyugou Basin of the Third Sub district of the Loess Hilly and Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.hwtszhan.db2708.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>