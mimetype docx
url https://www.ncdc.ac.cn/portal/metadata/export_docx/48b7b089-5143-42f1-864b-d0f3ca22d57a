--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">海上风电场风廓线数据集（2021年3月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Offshore Wind Farm Wind Profile Dataset (March 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offshore Wind Farm Wind Profile Dataset (March 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.receeiawfppp.db6631.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.receeiawfppp.db6631.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.RECEEIAWFPPP.DB6631.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据由海上风电场大气边界层野外观测试验获取，主要为三维测风激光雷达观测的三维风廓线。   海上风电场大气边界层观测数据集的观测地点为江苏海安，目录名为ocean_HA_wind_profile，该目录下有2个子目录ws和wd，分别存储风速和风向廓线数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用三维测风激光雷达自主监测。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用python软件对原始数据进行整理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用python软件对原始数据进行质量控制，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/03/01-2021/03/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/03/01-2021/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江苏省海安市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">30.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:30.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">海上风电场, 风速廓线, 风向廓线</w:t>
+        <w:t xml:space="preserve">Theme:Offshore wind farm, wind speed profile, wind direction profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">120.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">120.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 余晔 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 余晔  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFB1502800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">风电场、光伏电站生态气候效应和环境影响评价研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 余晔. 海上风电场风廓线数据集（2021年3月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.RECEEIAWFPPP.DB6631.2024.</w:t>
+        <w:t xml:space="preserve">. Offshore Wind Farm Wind Profile Dataset (March 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.RECEEIAWFPPP.DB6631.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>