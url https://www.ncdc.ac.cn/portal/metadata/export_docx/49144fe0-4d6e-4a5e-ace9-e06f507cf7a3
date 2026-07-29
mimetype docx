--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of main tourism resources of Qilian Mountain National Park (2017-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山国家公园主要旅游资源数据集（2017-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2752.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of main tourism resources of Qilian Mountain National Park (2017-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2752.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2752.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2752.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes the distribution and operation of main tourism resources in the inner and outer fringe of Qilian Mountain National Park. </w:t>
+        <w:t xml:space="preserve">  该数据包含了祁连山国家公园内部及外部边缘地带主要旅游资源的分布及运营情况。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Collect data according to the scheme formulated by the subject.</w:t>
+        <w:t xml:space="preserve">  按照课题制定的方案进行数据的采集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Excel for data collation and import to ArcGIS for generation</w:t>
+        <w:t xml:space="preserve">  Excel进行数据整理，导入ArcGIS生成</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. The original data source is Google Earth coordinate point extraction and field GPS positioning correction.   2. The geographic coordinate system set during data generation and collection is GCS_ WGS_ 1984。 </w:t>
+        <w:t xml:space="preserve">  1.原始数据来源谷歌地球坐标点提取及实地GPS定位校正。   2.数据产生和汇集过程中设置的地理坐标系为GCS_WGS_1984。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qilian Mountain National Park </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山国家公园 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:13.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qilian Mountain National Park, tourism resources, core reserve</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山国家公园, 旅游资源, 核心保护区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountain National Park </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山国家公园 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王文瑞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHENG Hanyun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郑寒韵  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王文瑞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFC0507400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Data set of main tourism resources of Qilian Mountain National Park (2017-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2752.2023.</w:t>
+        <w:t xml:space="preserve">王文瑞. 祁连山国家公园主要旅游资源数据集（2017-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2752.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>