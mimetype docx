--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GOCI I Chlorophyll-a Data Sub mesoscale Eddy Current Identification Data Set Based on Deep Learning (2011-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于深度学习的GOCI I 叶绿素-a 数据亚中尺度涡流识别数据集（2011-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7694115</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">GOCI I Chlorophyll-a Data Sub mesoscale Eddy Current Identification Data Set Based on Deep Learning (2011-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4021.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.7694115</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4021.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is an observational dataset of secondary vortices obtained from high-resolution chlorophyll-a distribution images of GOCI I. Adopting digital image processing, filtering YOLOv7-X、 Small target detection and other technologies, combined with specific chlorophyll image enhancement processing, extracted information about submesoscale eddies, including time, polarity, geographic coordinates of vortex centers, vortex radius, coordinates of the upper left and lower right corners of the prediction box, elliptical area inside the vortex, confidence level, etc., covering 8 time periods from 00:00 to 08:00 (UTC) every day from April 1, 2011 to March 31, 2021. A total of 19136 anticyclonic vortices and 93897 cyclonic vortices were identified, with a confidence threshold of 0.2. The average radius of the anticyclone is 24.44 kilometers (ranging from 2.5 kilometers to 44.25 kilometers), and the average radius of the anticyclone is 12.34 kilometers (ranging from 1.75 kilometers to 44 kilometers). </w:t>
+        <w:t xml:space="preserve">  这是从GOCI I 的高分辨率叶绿素-a 分布图像中获得的一个关于副旋涡的观测数据集。采用了数字图像处理、滤波、YOLOv7-X、小目标检测等技术，并结合特定的叶绿素图像增强处理，提取了亚中尺度漩涡的信息，包括时间、极性、漩涡中心地理坐标、漩涡半径、预测框左上角和右下角坐标、漩涡内椭圆面积、置信度等，涵盖了2011年4月1日至2021年3月31日期间每天00:00至08:00（UTC）的8个时段。共识别出 19136 个反气旋涡和 93897 个气旋涡，置信度阈值为 0.2。反气旋涡的平均半径为 24.44 千米（范围为 2.5 千米至 44.25 千米），气旋涡的平均半径为 12.34 千米（范围为 1.75 千米至 44 千米）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Data sourced from GOCI（ http://kosc.kiost.ac.kr/ ）.</w:t>
+        <w:t xml:space="preserve">  数据来源于GOCI（http://kosc.kiost.ac.kr/）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Adopting digital image processing, filtering YOLOv7-X、 Technologies such as small target detection, combined with specific chlorophyll image enhancement processing, have extracted information on submesoscale eddies,</w:t>
+        <w:t xml:space="preserve">  采用了数字图像处理、滤波、YOLOv7-X、小目标检测等技术，并结合特定的叶绿素图像增强处理，提取了亚中尺度漩涡的信息，</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/04/01-2021/03/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/04/01-2021/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Southeast Coastal Region of China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国东南沿海地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:18.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">json</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:GOCI I, Chlorophyll-a, Eddy Current Identification</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GOCI I, 叶绿素-a, 涡流识别</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Southeast Coastal Area of China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国东南沿海地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 46.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">144.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1458,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YANG Jie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨杰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YANG Jie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YANG Jie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YANG Jie. GOCI I Chlorophyll-a Data Sub mesoscale Eddy Current Identification Data Set Based on Deep Learning (2011-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4021.2023.</w:t>
+        <w:t xml:space="preserve">杨杰. 基于深度学习的GOCI I 叶绿素-a 数据亚中尺度涡流识别数据集（2011-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4021.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Y, Yang J, Wu K, Hou M, Chen G. A Submesoscale Eddy Identification Dataset Derived from GOCI I Chlorophyll–a Data based on Deep Learning[J]. Earth System Science Data Discussions, 2023, 2023: 1-23. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2023-138.</w:t>
       </w:r>