--- v1 (2026-06-21)
+++ v2 (2026-09-20)
@@ -2241,53 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Y, Yang J, Wu K, Hou M, Chen G. A Submesoscale Eddy Identification Dataset Derived from GOCI I Chlorophyll–a Data based on Deep Learning[J]. Earth System Science Data Discussions, 2023, 2023: 1-23. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2023-138.</w:t>
+        <w:t xml:space="preserve">Wang Y, Yang J, Wu K, Hou M, Chen G. A Submesoscale Eddy Identification Dataset Derived from GOCI I Chlorophyll–a Data based on Deep Learning[J/OL]. Earth System Science Data Discussions, 2023, 2023: 1-23. DOI: 10.5194/essd-2023-138.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>