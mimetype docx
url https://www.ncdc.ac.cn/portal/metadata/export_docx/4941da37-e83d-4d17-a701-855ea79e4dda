--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of glacier surface elevation change in youyifeng area of Altai mountain from 1959 to 2008</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1959-2008年阿尔泰山友谊峰地区冰川表面高程变化数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0043.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of glacier surface elevation change in youyifeng area of Altai mountain from 1959 to 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.113</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0043.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.113</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set aims at the area of friendship peak in Altai mountain, including glaciers and surrounding areas in the area of friendship peak in Altai mountain. Using DEM from topographic map, SRTM (2000) and DEM extracted from remote sensing image, the elevation change of glacial surface in the center of glaciation can be obtained through difference calculation. Only for the elevation change of glacier surface in Youyi peak area of Altai mountain from 1959 to 2008, it is not supplemented and improved, and it is fully open sharing. The dataset contains two files, elevationchange1959-2000 and elevationchange2000-2008. The unit of measurement of the field is meter (m). The data set mainly includes remote sensing image extraction data, which only represents the glacier surface elevation change at the acquisition time of remote sensing image. The time is 1959-2000 and 2000-2008. The data collected in this data set are mainly from the area of friendship peak in Altai mountain, including glaciers and surrounding areas. </w:t>
+        <w:t xml:space="preserve">本数据集针对阿尔泰山友谊峰地区，包括阿尔泰山友谊峰地区冰川及周边区域，利用地形图DEM、SRTM（2000）与遥感影像提取的DEM，通过差值计算，获取冰川作用中心冰川表面高程变化。只针对1959-2008年阿尔泰山友谊峰地区冰川表面高程变化，故不进行补充和完善，采用完全开放共享。数据集包含ElevationChange1959-2000和ElevationChange2000-2008 2个文件，字段度量单位为米（m）。数据集主要为遥感影像提取资料，仅表示遥感影像获取时间的冰川表面高程变化，时间为1959-2000和2000-2008两期。本数据集收集数据主要为阿尔泰山友谊峰地区，包括阿尔泰山友谊峰地区冰川及周边区域。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is mainly interpretation data, and the main data sources are topographic map DEM, SRTM (2000) and remote sensing image DEM.</w:t>
+        <w:t xml:space="preserve">本数据集主要为解译数据，数据主要来源为地形图DEM、SRTM（2000）与遥感影像提取的DEM。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using DEM from topographic map, SRTM (2000) and remote sensing image, the elevation change of glacier surface in the center of glaciation was obtained by difference calculation.</w:t>
+        <w:t xml:space="preserve">利用地形图DEM、SRTM（2000）与遥感影像提取的DEM，通过差值计算，获取冰川作用中心冰川表面高程变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">After the accuracy test of DEM in different periods, the cosine relationship between slope direction and elevation difference is used for plane and elevation correction; then the relationship between maximum curvature and elevation difference is used to reduce the error caused by different resolutions, and the registration and relative accuracy evaluation of DEM in two periods are carried out to obtain the elevation change of glacier in different periods </w:t>
+        <w:t xml:space="preserve">对不同时期的DEM进行精度检验后，利用坡度坡向与高程差的余弦关系，进行平面与高程校正；然后利用最大曲率与高程差的关系，降低因不同分辨率带来的误差，对两期DEM进行配准和相对精度评价，得到不同时期的冰川高程变化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1959/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1959/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿尔泰山友谊峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Altai Friendship Peak, DEM, Ice Elevation Change</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿尔泰山友谊峰, DEM, 冰面高程变化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1959-2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1959-2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Ice Elevation Change,  DEM,  Altai Mountain Friendship Peak </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰面高程变化,  DEM,  阿尔泰山友谊峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 87.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 87.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1494,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Shiyin,  Wei junfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银,  魏俊锋 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Kunpeng , LIU Shiyin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏, 刘时银</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Shiyin, Wei junfeng. Data set of glacier surface elevation change in youyifeng area of Altai mountain from 1959 to 2008. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.113.</w:t>
+        <w:t xml:space="preserve">刘时银,魏俊锋. 1959-2008年阿尔泰山友谊峰地区冰川表面高程变化数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>