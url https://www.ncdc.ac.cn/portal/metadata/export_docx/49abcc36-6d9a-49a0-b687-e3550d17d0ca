--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天津金海湖湖水纳滤脱盐率数据集（2020年7-9月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianjin Jinhai Lake water nanofiltration desalination rate data set (July-September 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianjin Jinhai Lake water nanofiltration desalination rate data set (July-September 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0018.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0018.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  金海湖湖水经精密过滤-超滤预处理后，预处理出水经高压泵(CRN3-29，格兰富，中国)泵入装有不同数量纳滤膜的脱盐系统，纳滤膜采用商品化聚酰胺4040卷式膜组件（VNF2，贵阳时代沃顿有限公司）。待压力和流速稳定半小时后记录产水含盐量数据，计算脱盐率。 操作压力1.3MPa，进水盐含量7.5g/L，水温30±2℃，进水流量2m3/h，膜组件数为6-8支。测量精确到小数点后两位。纳滤系统脱盐率高于80%，达到任务书考核指标。   本数据集主要应用于苦咸水淡化研究。</w:t>
+        <w:t xml:space="preserve">After the lake water of Jinhai Lake was pre-treated by precision filtration-ultrafiltration, the pre-treated effluent was pumped by a high-pressure pump (CRN3-29, Grundfos, China) into the desalination system fitted with different quantities of nano-filtration membranes, which were made of commercialized polyamide 4040 rolled-type membrane modules (VNF2, Guiyang Times Warden Co., Ltd.). After the pressure and flow rate were stabilized for half an hour, the salinity data of the produced water was recorded and the desalination rate was calculated. The operating pressure was 1.3MPa, the salt content of influent water was 7.5g/L, the water temperature was 30±2℃, the influent flow rate was 2m3/h, and the number of membrane modules was 6-8. The measurement is accurate to two decimal places. The desalination rate of the nanofiltration system is higher than 80%, reaching the assessment index of the task book. This dataset is mainly applied to the study of brackish water desalination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验获得。</w:t>
+        <w:t xml:space="preserve">  Experimentally obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  操作压力1.3 MPa，进水含盐量7.5 g/L，水温30 ± 2℃，进水流量 2 m3/h时，实验获得纳滤系统产水的含盐量，经计算获得脱盐率。</w:t>
+        <w:t xml:space="preserve">  Operating pressure 1.3 MPa, feed water salinity 7.5 g/L, water temperature 30 ± 2 ℃, feed water flow rate 2 m3/h when the experiments to obtain the nanofiltration system produced water salinity, was calculated to obtain the desalination rate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)数据生产过程: 金海湖湖水经精密过滤-超滤预处理后，预处理出水经高压泵(CRN3-29，格兰富，中国)泵入装有不同数量纳滤膜的脱盐系统，纳滤膜采用商品化聚酰胺4040卷式膜组件（VNF2，贵阳时代沃顿有限公司）。待压力和流速稳定半小时后记录产水含盐量数据，计算脱盐率。   (2)方法: 操作压力1.3MPa，进水盐含量7.5g/L，水温30± 2℃，进水流量2m3/h，膜组件数为6-8支。测量精确到小数点后两位。   (3)结果：纳滤系统脱盐率高于80%，达到任务书考核指标。</w:t>
+        <w:t xml:space="preserve">  (1) Data production process: After the lake water of Jinhai Lake was pre-treated by precision filtration-ultrafiltration, the pre-treated effluent was pumped by a high-pressure pump (CRN3-29, Grundfos, China) into the desalination system fitted with different quantities of nano-filtration membranes, which were made of commercialized polyamide 4040 rolled-type membrane modules (VNF2, Guiyang Times Warden Co., Ltd.). After the pressure and flow rate were stabilized for half an hour, the salinity data of the produced water was recorded and the desalination rate was calculated.   (2) Methods: Operating pressure 1.3MPa, salt content of feed water 7.5g/L, water temperature 30± 2℃, feed water flow rate 2m3/h, the number of membrane modules is 6-8 pieces. The measurement is accurate to two decimal places.   (3) Result: the desalination rate of nanofiltration system is higher than 80%, which reaches the assessment index of the task book. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/07/20-2020/09/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/07/20-2020/09/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jinhai Lake, Binhai New Area, Tianjin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">109.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:109.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">纳滤, 脱盐率, 高压泵, 进水盐含量</w:t>
+        <w:t xml:space="preserve">Theme:Nanofiltration, desalination rate, high pressure pump, influent salt content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文化学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
+        <w:t xml:space="preserve">Place:Jinhai Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红 </w:t>
+        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红  </w:t>
+        <w:t xml:space="preserve">author:DU Runhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DU Runhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜润红. 天津金海湖湖水纳滤脱盐率数据集（2020年7-9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.16.</w:t>
+        <w:t xml:space="preserve">DU Runhong. Tianjin Jinhai Lake water nanofiltration desalination rate data set (July-September 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>