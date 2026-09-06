--- v0 (2026-07-23)
+++ v1 (2026-09-06)
@@ -2040,53 +2040,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schwieger S, Dietrich J, Björkman MP, Sarneel JM, Li B, White J, Althuizen IHJ, Biasi C, Björk RG, Böhner H, Bremset Hansen B, Carbognani M, Chiari G, Christiansen CT, Cooper EJ, Cornelissen H, D'Imperio L, Dorrepaal E, Elberling B, Faubert P, Fetcher N, Forte TGW, Gaudard J, Gavazov K, Guan Z.-H., Guðmundsson J, Haugum SV, He J.-S., Hicks Pries C, Hovenden M, Lang SI, Jespersen G, Jónsdóttir IS, Jung JY, Khitun O, Kortegaard Danielsen B, Lamprecht R, Le Moullec M, Lee H, Marushchak ME, Michelsen A, Munir T, Myrsky E, Newsham KK, Nyberg M, Oberbauer SF, Olivas P, Olofsson J, Óskarsson H, Parker TC, Petit Bon M, Petraglia A, Pickering Pedersen E, Raundrup K, Ravn NR, Rinnan R, Rodenhizer H, Ryde I, Salazar A, Schmidt NM, Schuur T, Sjögersten S, Skov Nielsen C, Stark S, Strack M, Tang J, Toet S, Tolvanen A, Väisänen M, Van Logtestijn R, Vandvik V, Voigt C, Walz J, Welker JM, Yang Y, Ylänne H, Maes SL. TundraFlux: a database of ecosystem respiration  with biotic and abiotic metadata from Arctic  and alpine tundra warming experiments[J/OL]. Earth Syst. Sci. Data, 2026-07-16, 18, (7): 4965-4982. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-18-4965-2026.</w:t>
+        <w:t xml:space="preserve">Schwieger S, Dietrich J, Björkman MP, Sarneel JM, Li B, White J, Althuizen IHJ, Biasi C, Björk RG, Böhner H, Bremset Hansen B, Carbognani M, Chiari G, Christiansen CT, Cooper EJ, Cornelissen H, D'Imperio L, Dorrepaal E, Elberling B, Faubert P, Fetcher N, Forte TGW, Gaudard J, Gavazov K, Guan Z.-H., Guðmundsson J, Haugum SV, He J.-S., Hicks Pries C, Hovenden M, Lang SI, Jespersen G, Jónsdóttir IS, Jung JY, Khitun O, Kortegaard Danielsen B, Lamprecht R, Le Moullec M, Lee H, Marushchak ME, Michelsen A, Munir T, Myrsky E, Newsham KK, Nyberg M, Oberbauer SF, Olivas P, Olofsson J, Óskarsson H, Parker TC, Petit Bon M, Petraglia A, Pickering Pedersen E, Raundrup K, Ravn NR, Rinnan R, Rodenhizer H, Ryde I, Salazar A, Schmidt NM, Schuur T, Sjögersten S, Skov Nielsen C, Stark S, Strack M, Tang J, Toet S, Tolvanen A, Väisänen M, Van Logtestijn R, Vandvik V, Voigt C, Walz J, Welker JM, Yang Y, Ylänne H, Maes SL. TundraFlux: a database of ecosystem respiration with biotic and abiotic metadata from Arctic and alpine tundra warming experiments[J/OL]. Earth Syst. Sci. Data, 2026-07-16, 18(7): 4965-4982. DOI: 10.5194/essd-18-4965-2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>