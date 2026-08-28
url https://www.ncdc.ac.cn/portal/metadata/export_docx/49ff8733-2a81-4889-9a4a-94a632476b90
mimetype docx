--- v0 (2026-06-30)
+++ v1 (2026-08-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：Envisat ASAR遥感数据集（2007-2009年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR remote sensing data set (2007-2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR remote sensing data set (2007-2009)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1712.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1712.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db0003.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007年，2008年和2009年Envisat ASAR数据179景，覆盖黑河全流域。其中，2007年共63景，2008年共71景，2009年共45景。   成像模式和获取时间分别为：APP可选择极化模式，时间范围为2007-08-15至2007-12-23，2008-01-02至2008-12-20，2009-02-15至2009-09-06；IMP成像模式，时间范围为2009-06-19至2009-07-12；WSM宽幅模式，时间范围为2007-01-01至2007-12-30，2008-01-01至2008-11-28，2009-03-13至2009-05-22。   产品级别为L1B级，未经过几何校正，为振幅数据。   黑河综合遥感联合试验的Envisat ASAR遥感数据集主要通过中欧“龙计划”项目（项目编号：5322和5344）获取；2007年和2008年1月的WSM宽幅模式数据是从ITC的Bob Su教授处获得；8景APP可选择极化模式数据从中国科学院对地观测与数字地球中心购买。</w:t>
+        <w:t xml:space="preserve">In 2007, 2008 and 2009, ENVISAT ASAR data were 179 scenes, covering the whole Heihe River Basin. Among them, there were 63 in 2007, 71 in 2008 and 45 in 2009. The imaging mode and acquisition time are: app can select polarization mode, and the time range is from 2007-08-15 to 2007-12-23, 2008-01-02 to 2008-12-202009-02-15 to 2009-09-06; Imp imaging mode, time range from June 19, 2009 to July 12, 2009; WSM wide mode, the time range is 2007-01-01 to 2007-12-30, 2008-01-01 to 2008-11-28, 2009-03-13 to 2009-05-22. The product level is L1B, which is amplitude data without geometric correction. ENVISAT ASAR remote sensing data set of Heihe integrated remote sensing joint test is mainly obtained through China EU "dragon plan" project (Project No.: 5322 and 5344); The WSM wide pattern data in 2007 and January 2008 were obtained from Professor Bob Su of ITC; 8-view app can choose polarization mode data, which can be purchased from Earth Observation and digital earth center of Chinese Academy of Sciences. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  成像模式和获取时间分别为：APP可选择极化模式，时间范围为2007-08-15至2007-12-23，2008-01-02至2008-12-20，2009-02-15至2009-09-06；IMP成像模式，时间范围为2009-06-19至2009-07-12；WSM宽幅模式，时间范围为2007-01-01至2007-12-30，2008-01-01至2008-11-28，2009-03-13至2009-05-22。</w:t>
+        <w:t xml:space="preserve">  The imaging mode and acquisition time are: app can select polarization mode, and the time range is from 2007-08-15 to 2007-12-23, 2008-01-02 to 2008-12-202009-02-15 to 2009-09-06; Imp imaging mode, time range from June 19, 2009 to July 12, 2009; WSM wide mode, the time range is 2007-01-01 to 2007-12-30, 2008-01-01 to 2008-11-28, 2009-03-13 to 2009-05-22.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  未经过几何校正，为振幅数据。</w:t>
+        <w:t xml:space="preserve">  Without geometric correction, it is amplitude data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  产品级别为L1B级。</w:t>
+        <w:t xml:space="preserve">   The product level is L1B. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/01/16-2009/07/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/01/16-2009/07/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,森林水文试验区,中游干旱区水文试验区,上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, forest hydrological test area, hydrological test area in arid area in the middle reaches, hydrological test area in cold area in the upper reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">155.1 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:155.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:N1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航天遥感, 雷达影像, Envisat ASAR遥感</w:t>
+        <w:t xml:space="preserve">Theme:Aerospace remote sensing, radar image, ENVISAT ASAR remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007 2008 2009</w:t>
+        <w:t xml:space="preserve">Time:2007 2008 2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">上游寒区水文试验区,  中游干旱区水文试验区,  黑河流域,  森林水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Hydrological test area in the upper cold region,  hydrological test area in the Middle Arid Region,  Heihe River Basin,  forest hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈尔学,  冉有华 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Erxue,  Ran Youhua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡宁科  </w:t>
+        <w:t xml:space="preserve">author:Hu ningke </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Erxue </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈尔学,冉有华. 黑河综合遥感联合试验：Envisat ASAR遥感数据集（2007-2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db0003.2022.</w:t>
+        <w:t xml:space="preserve">CHEN Erxue, Ran Youhua. Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR remote sensing data set (2007-2009). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db0003.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>