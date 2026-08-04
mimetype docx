--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山大野口气象数据集（2001-2003年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological Data for Dayekou in the Qilian Mountains from 2001 to 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological Data for Dayekou in the Qilian Mountains from 2001 to 2003</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7075.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7075.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7075.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  此数据集包含了祁连山大野口水源涵养林区气象观测数据，站点位于甘肃省张掖市祁连山中段排露沟小流域，经纬度为100°17′E，38°34.175′N，海拔高度2731m，观测项目有降水、辐射、风速、风向、温度、湿度、土壤温度、土壤湿度、土壤热流通量等。</w:t>
+        <w:t xml:space="preserve">  This dataset contains meteorological observation data from the Dayekou Water Conservation Forest Area in the Qilian Mountains. The monitoring station is located in the Pailugou small watershed within the middle section of the Qilian Mountains, Zhangye City, Gansu Province. Its geographic coordinates are 100°17′E, 38°34.175′N, with an elevation of 2731 m. The monitored parameters include precipitation, radiation, wind speed, wind direction, air temperature, humidity, soil temperature, soil moisture, and soil heat flux. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自动气象站观测数据，站点位于甘肃省张掖市祁连山。</w:t>
+        <w:t xml:space="preserve">  Observation data from automatic weather stations, located in Qilian Mountain, Zhangye City, Gansu Province.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器观测、人工校准。</w:t>
+        <w:t xml:space="preserve">  Instrumental observation，Manual calibration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2003/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2003/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山大野口 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dayekou, Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2731.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2731.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2731.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">63.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:63.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气, 环境</w:t>
+        <w:t xml:space="preserve">Theme:Atmosphere, environment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:China,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,848 +1226,580 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵文智,  金博文,  张智慧,  赵丽雯 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Wenzhi,  Jin Bowen,  Zhang Zhihui,  Zhao Liwen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵文智  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Wenzhi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  金博文  </w:t>
+        <w:t xml:space="preserve">,  Jin Bowen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张智慧  </w:t>
+        <w:t xml:space="preserve">,  Zhang Zhihui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  赵丽雯  </w:t>
+        <w:t xml:space="preserve">,  Zhao Liwen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Liwen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">临泽生态农业数据资源体系整编</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵文智,金博文,张智慧,赵丽雯. 祁连山大野口气象数据集（2001-2003年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7075.2026.</w:t>
+        <w:t xml:space="preserve">ZHAO Wenzhi, Jin Bowen, Zhang Zhihui, Zhao Liwen. Meteorological Data for Dayekou in the Qilian Mountains from 2001 to 2003. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7075.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>