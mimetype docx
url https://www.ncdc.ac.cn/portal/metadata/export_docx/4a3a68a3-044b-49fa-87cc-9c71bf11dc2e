--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域煤田分布数据（2015-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution Data of Coalfields in the Yellow River Basin (2015-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution Data of Coalfields in the Yellow River Basin (2015-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1933.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1933.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1933.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据包含黄河流域煤田分布范围，对煤田分布地区做了汇总，整理了煤田分布的县市。   黄河流域的煤田分布地区为河南省（郑州市、三门峡市、洛阳市、汝州市、平顶山市），山西省（晋城市、吕梁市、临汾市），宁夏回族自治区（银川市），内蒙古自治区（鄂尔多斯市），陕西省（榆林市、渭南市）。流域内的煤田为荥巩煤田、豫西煤田、汝州煤田、平顶山煤田、义马煤田、渑池煤田、宜洛煤田、新安煤田、登封煤田、陕渑煤田、偃龙煤田、沁水煤田、河东煤田、霍西煤田、灵武煤田、准格尔煤田、东胜煤田、神府煤田、渭北煤田。   截止2019年底，黄河流域境内的煤田分布共计19个。</w:t>
+        <w:t xml:space="preserve">This dataset contains the distribution range of coalfields in the Yellow River Basin, with a summary of the regions where the coalfields are located and a list of counties and cities where the coalfields are distributed. The coalfield distribution regions in the Yellow River Basin include Henan Province (Zhengzhou City, Sanmenxia City, Luoyang City, Ruzhou City, Pingdingshan City), Shanxi Province (Jincheng City, Luliang City, Linfen City), Ningxia Hui Autonomous Region (Yinchuan City), Inner Mongolia Autonomous Region (Erdos City), and Shaanxi Province (Yulin City, Weinan City). The coalfields within the basin are Xinggong Coalfield, Yuxi Coalfield, Ruzhou Coalfield, Pingdingshan Coalfield, Yima Coalfield, Mianchi Coalfield, Yiluo Coalfield, Xin'an Coalfield, Dengfeng Coalfield, Shanmian Coalfield, Yanlong Coalfield, Qinshui Coalfield, Hedong Coalfield, Huoxi Coalfield, Lingwu Coalfield, Zhungeer Coalfield, Dongsheng Coalfield, Shenfu Coalfield, and Weibei Coalfield. As of the end of 2019, there were a total of 19 coalfields distributed within the territory of the Yellow River Basin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于黄河流域境内各级地级市2015-2019年统计年鉴，共计12个。</w:t>
+        <w:t xml:space="preserve"> The data originates from the statistical yearbooks of various prefecture-level cities within the territory of the Yellow River Basin from 2015 to 2019, totaling 12 yearbooks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  从统计年鉴查询，人工收集并摘录，并以excel表格形式存储。</w:t>
+        <w:t xml:space="preserve"> The data was queried from statistical yearbooks, manually collected and extracted, and stored in an Excel spreadsheet format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and aggregation, strict data quality control measures are implemented, and there are robust procedures for data generation and utilization methods. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:24.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">分布面积, 煤田种类, 煤炭储量, 保有储量, 黄河流域</w:t>
+        <w:t xml:space="preserve">Theme:Distribution area, Types of Coalfields, Coal Reserves, Proven Reserves, Yellow River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河南省,  山西省,  宁夏回族自治区,  内蒙古自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Henan Province,  Shanxi Province,  Ningxia Hui Autonomous Region,  Inner Mongolia Autonomous Region,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域煤田分布数据（2015-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1933.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Distribution Data of Coalfields in the Yellow River Basin (2015-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1933.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>