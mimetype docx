--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution of Permafrost in the Arctic Circle, Annual Average Ground Temperature, and Changes in Active Layer Thickness (1980-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">环北极多年冻土分布、年平均地温及活动层厚度变化情况（1980-2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7133.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution of Permafrost in the Arctic Circle, Annual Average Ground Temperature, and Changes in Active Layer Thickness (1980-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7133.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7133.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7133.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  多年冻土是全球变化背景下最敏感的地圈要素之一，其热状况变化直接影响地表能量与水分平衡、生态系统过程及碳循环反馈。准确刻画多年冻土的空间分布、年平均地温（Mean Annual Ground Temperature, MAGT）及活动层厚度（Active Layer Thickness, ALT）的长期演变，对于理解高纬度地区对气候变暖的响应机制和预测未来环境风险具有重要意义。本数据集基于GTN-P（Global Terrestrial Network for Permafrost）和CALM（Circumpolar Active Layer Monitoring）提供的多年冻土监测数据，选取MAGT与ALT作为核心指标，结合地形、气候、土壤和植被等多源环境因子，利用多种机器学习算法构建预测模型，并通过交叉验证筛选出最佳模型进行空间制图。数据集覆盖北纬45°以北的泛北极地区，时间跨度为1980–2019年，按5年为一个平均周期（1980–1984、1985–1989、1990–1994、1995–1999、2000–2004、2005–2009、2010–2014、2015–2019）进行重建，空间分辨率为1 km。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset is based on permafrost and active layer thickness monitoring records provided by the GTN-P (Global Terrestrial Network for Permafrost) and CALM (Circumpolar Active Layer Monitoring) programs, supplemented with multiple environmental predictors for model development. Topographic factors were derived from the Shuttle Radar Topography Mission (SRTM) DEM provided by the United States Geological Survey (USGS) at a spatial resolution of 1 km × 1 km. Using the SAGA GIS software, 11 terrain-related indices were extracted, including elevation (H), slope (Slope), plan curvature (PlanC), profile curvature (ProC), topographic wetness index (TWI), total catchment area (TCA), relative slope position (RSP), slope length factor (LS), convergence index (CI), valley depth (VD), and closed depressions (CD). Climatic predictors were obtained from the WorldClim v2.1 global climate database, while vegetation information was derived from the NASA MOD13A3 product, providing the normalized difference vegetation index (NDVI). Soil properties, including sand, silt, and clay content at multiple depth intervals, were taken from the SoilGrids global soil database.</w:t>
+        <w:t xml:space="preserve">  本数据集基于GTN-P（Global Terrestrial Network for Permafrost）和CALM（Circumpolar Active Layer Monitoring）提供的多年冻土和活动层厚度监测数据，同时整合多源环境因子用于建模。地形因子来自美国地质调查局（USGS）提供的空间分辨率为1 km × 1 km 的SRTM DEM数据，并利用SAGA GIS软件提取了11项与地形相关的指标，包括：海拔（H）、坡度（Slope）、平面曲率（PlanC）、剖面曲率（ProC）、地形湿度指数（TWI）、汇水面积（TCA）、相对坡位（RSP）、坡长指数（LS）、地形收敛指数（CI）、谷深（VD）和封闭洼地（CD）。气候因子数据来自WorldClim v2.1全球气候数据库，植被因子采用NASA MOD13A3产品提供的归一化植被指数（NDVI）。土壤因子则包括不同土层深度的砂粒（Sand）、粉粒（Silt）和粘粒（Clay）含量，数据来源于SoilGrids全球土壤数据库。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset is based on permafrost and active layer thickness monitoring records from GTN-P (Global Terrestrial Network for Permafrost) and CALM (Circumpolar Active Layer Monitoring), with corresponding environmental factors extracted and matched. The predictors include topographic variables (elevation, slope, aspect), climatic factors (air temperature, precipitation, freezing and thawing indices), soil properties (sand, silt, and clay content), and vegetation information (NDVI). During model development and evaluation, several common machine learning classification algorithms were tested, and 10-fold cross-validation was applied for performance comparison. The results showed that the random forest model achieved the best accuracy and stability and was therefore selected as the final approach. Based on the feature importance ranking and feature combination testing, the optimal set of predictors was identified, and the final model was trained using all monitoring sites. The resulting data products cover the period 1980–2019, reconstructed at 5-year intervals (1980–1984, 1985–1989, 1990–1994, 1995–1999, 2000–2004, 2005–2009, 2010–2014, 2015–2019). Each time slice is provided as a GeoTIFF raster file at a spatial resolution of 1 km.</w:t>
+        <w:t xml:space="preserve">  本数据集以GTN-P和CALM的多年冻土和活动层厚度监测数据为基础，提取并匹配了相应的环境因子信息，涵盖地形（海拔、坡度、坡向）、气候（气温、降水、冻融指数）、土壤属性（砂粒、粉粒和粘粒含量）以及植被（NDVI）等多类指标。在模型构建与评估过程中，选取多种常见机器学习分类算法并采用10折交叉验证进行性能对比，结果表明随机森林模型在预测精度和稳定性方面表现最佳，因此被确定为最终建模方案。进一步基于模型的特征重要性排序和特征组合测试，筛选出最优特征组合，并利用全部监测站点数据进行训练构建最终模型。最终数据产品覆盖1980–2019年，按5年为一个时间段（1980–1984、1985–1989、1990–1994、1995–1999、2000–2004、2005–2009、2010–2014、2015–2019）进行重建，每一期均生成对应的GeoTIFF格式1 km分辨率栅格文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The model evaluation results show that the predicted MAGT achieved an RMSE of 1.23 ℃ with an R² of 0.85, while the ALT predictions yielded an RMSE of 55.6 cm with an R² of 0.84, indicating that the dataset reliably captures the spatiotemporal variability and evolutionary trends of permafrost thermal conditions. </w:t>
+        <w:t xml:space="preserve">  模型精度评估结果表明，MAGT的预测RMSE为1.23 ℃，R²为0.85；ALT的RMSE为55.6 cm，R²为0.84，能够较好地反映多年冻土热态的时空差异及演变趋势。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1980/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:North of 45°N </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北纬45度以北 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:613.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">613.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000 m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Permafrost, Active Layer Thickness, Mean Annual Ground Temperature, Machine Learning</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多年冻土, 活动层厚度, 年平均地温, 机器学习</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980 1984 1985 1989 1990 1994 1999 2000 2004 2005 2009 2010 2014 2015 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980 1984 1985 1989 1990 1994 1999 2000 2004 2005 2009 2010 2014 2015 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Pan-Arctic,  North of 45°N </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">环北极,  北纬45度以北 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,550 +1591,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Tonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Tonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Tonghua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2020YFA0608501</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020YFA0608501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research on Arctic Terrestrial Environmental Change and Its Effects</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极陆地环境变化及其效应研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Tonghua. Distribution of Permafrost in the Arctic Circle, Annual Average Ground Temperature, and Changes in Active Layer Thickness (1980-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7133.2026.</w:t>
+        <w:t xml:space="preserve">吴通华. 环北极多年冻土分布、年平均地温及活动层厚度变化情况（1980-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7133.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>